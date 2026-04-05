--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -162,7877 +162,8011 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
+                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brault</w:t>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gosse</w:t>
+                <w:t xml:space="preserve">P. Omaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Hoblos</w:t>
+                <w:t xml:space="preserve">A. Gülhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">T. Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
+              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459258v1</w:t>
+                <w:t xml:space="preserve">hal-05546395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mazon</w:t>
+                <w:t xml:space="preserve">Adrien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vayakis</w:t>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walsh</w:t>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Yun</w:t>
+                <w:t xml:space="preserve">Myriam Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-H Hong</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408558v1</w:t>
+                <w:t xml:space="preserve">hal-05459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERLIN, an adaptative LTE radiative transfer model for any mixture: Validation on Eurofer97 in argon atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards real-time calibration-free LIBS supported by machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Lesage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Berjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 330, pp.109222. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SPECTRATOM 2024, 3-7 June 2024, Pau, France, 224, pp.107082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792408v1</w:t>
+                <w:t xml:space="preserve">irsn-04830381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time calibration-free LIBS supported by machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In-depth Stark broadening study of neutral oxygen 777 nm triplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Gosse</w:t>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Berjaoui</w:t>
+                <w:t xml:space="preserve">Stevica Djurović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, SPECTRATOM 2024, 3-7 June 2024, Pau, France, 224, pp.107082. </w:t>
+              <w:t xml:space="preserve">, 2025, 230, pp.107222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04830381v1</w:t>
+                <w:t xml:space="preserve">hal-05193595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth Stark broadening study of neutral oxygen 777 nm triplet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MERLIN, an adaptative LTE radiative transfer model for any mixture: Validation on Eurofer97 in argon atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230, pp.107222. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 330, pp.109222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193595v1</w:t>
+                <w:t xml:space="preserve">hal-04792408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Payet</w:t>
+                <w:t xml:space="preserve">D Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+                <w:t xml:space="preserve">G Vayakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+                <w:t xml:space="preserve">M Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-H Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154924⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462694v1</w:t>
+                <w:t xml:space="preserve">hal-05408558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bruno</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad2826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.154924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507588v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive collisions between electrons and BeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; above dissociation threshold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riyad Hassaine</w:t>
+                <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolina Pop</w:t>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Laporta</w:t>
+                <w:t xml:space="preserve">Vincent Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (26), pp.18311-18320. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.035609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp01736f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698945v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fibered LIBS device for tokamak Plasma Facing Components characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive collisions between electrons and BeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; above dissociation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Emerance Djuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L’hermite</w:t>
+                <w:t xml:space="preserve">Jeoffrey Boffelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyad Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Laporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114077⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (26), pp.18311-18320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01736f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363718v1</w:t>
+                <w:t xml:space="preserve">hal-04698945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron collisions with ArH + molecular ions: highly excited vibrational states and dissociative excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of fibered LIBS device for tokamak Plasma Facing Components characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L’hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aca4f3⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.114077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024915v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electron collisions with ArH + molecular ions: highly excited vibrational states and dissociative excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Djuissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tennyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Laporta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (11), pp.114012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aca4f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024908v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011273v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-energy electron impact dissociative recombination and vibrational transitions of N 2 +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdoulanziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (5), pp.053303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170328v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy electron impact dissociative recombination and vibrational transitions of N 2 +</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038609⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140994v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron dissociative attachement to ArH + , HD + , N 2 + and CO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Argentin</w:t>
+                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Moulane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/17/172005⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024922v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma density determination by using hydrogen Balmer Hα spectral line with improved accuracy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron dissociative attachement to ArH + , HD + , N 2 + and CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gavanski</w:t>
+                <w:t xml:space="preserve">A Abdoulanziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Djuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Gajo</w:t>
+                <w:t xml:space="preserve">C Argentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Favre</w:t>
+                <w:t xml:space="preserve">Y Moulane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France, 1412 (17), pp.172005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/17/172005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004868v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Non-Equilibrium in Thermal Plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma density determination by using hydrogen Balmer Hα spectral line with improved accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Djurović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gavanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms7010005⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023230v1</w:t>
+                <w:t xml:space="preserve">hal-04004868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermochemical Non-Equilibrium in Thermal Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms7010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314866v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1243, pp.012007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.5-1;5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110735v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Benyagoub</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.1971 - 1974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.079⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.800-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058530v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Ar mixtures for Mars entry problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5114792⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1971 - 1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314382v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spectroscopique d'un arc stabilisé dans l'argon pollué par de l'eau et du cuivre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Ar mixtures for Mars entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.223⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.103505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5114792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314867v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy collisions between electrons and BeD +</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Iacob</w:t>
+                <w:t xml:space="preserve">Caractérisation spectroscopique d'un arc stabilisé dans l'argon pollué par de l'eau et du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Å Larson</w:t>
+                <w:t xml:space="preserve">W. -Ü Lydia Tchang-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Orel</w:t>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (2), </w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.4-1;4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaabef⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy collisions between electrons and BeH+ : Cross sections and rate coefficients for all the vibrational states of the ion</w:t>
+                <w:t xml:space="preserve">Low-energy collisions between electrons and BeD +</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Niyonzima</w:t>
+                <w:t xml:space="preserve">N Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ilie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zs. Mezei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+                <w:t xml:space="preserve">I Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Å Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Orel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adt.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaabef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582823v1</w:t>
+                <w:t xml:space="preserve">hal-01939252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of ultrashort laser-induced plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Non-uniqueness of the multi-temperature law of mass action. Application to 2T plasma composition calculation by means of a collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611158v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness of the multi-temperature law of mass action. Application to 2T plasma composition calculation by means of a collisional-radiative model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-energy collisions between electrons and BeH+ : Cross sections and rate coefficients for all the vibrational states of the ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zs. Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80284-5⟩</w:t>
+              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115-116, pp.287-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adt.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023223v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-to-state modeling of ultrashort laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.7--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611223v1</w:t>
+                <w:t xml:space="preserve">hal-01611158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.055022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/055022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611198v1</w:t>
+                <w:t xml:space="preserve">hal-01611223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the MQDT approach of electron/molecular cation reactive collisions: high precision extensive calculations for applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kalyan Chakrabarti</w:t>
+                <w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zs Mezei</w:t>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Backodissa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.02003. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158402003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023917v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in the MQDT approach of electron/molecular cation reactive collisions: high precision extensive calculations for applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Omaly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ousmanou Motapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Backodissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.06005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 84, pp.02003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024893v1</w:t>
+                <w:t xml:space="preserve">hal-02023917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of CO+: model calculations and comparison with experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/3/035005⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.06005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612340v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a femtosecond/picosecond laser-induced aluminum plasma out of thermodynamic equilibrium in a nitrogen background gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of CO+: model calculations and comparison with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Backodissa-Kiminou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Edouard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/3/035005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612353v1</w:t>
+                <w:t xml:space="preserve">hal-01612340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a femtosecond/picosecond laser-induced aluminum plasma out of thermodynamic equilibrium in a nitrogen background gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chambrelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.112--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612388v1</w:t>
+                <w:t xml:space="preserve">hal-01612353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in air for Earth entry problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Collisional-Radiative Modeling Behind Shock Waves in Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.608-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612417v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal description of aluminum laser-induced plasmas by means of a collisional-radiative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 511, pp.012062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012062⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612396v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the formation mechanism of laser-induced aluminum plasmas using Nd:YAG fundamental, second or third harmonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in air for Earth entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (12), pp.123512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612425v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic of CO 2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Achievement of local thermodynamic equilibrium for ns laser-induced plasmas on aluminium sample at different wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 511, pp.012053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012053⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 550, pp.UNSP 012048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024880v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of local thermodynamic equilibrium for ns laser-induced plasmas on aluminium sample at different wavelengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Temporal description of aluminum laser-induced plasmas by means of a collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno G. Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 550, pp.UNSP 012048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 511, pp.012062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612383v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the formation mechanism of laser-induced aluminum plasmas using Nd:YAG fundamental, second or third harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94-95, pp.63--70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866287v1</w:t>
+                <w:t xml:space="preserve">hal-01612425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Detailed kinetic of CO 2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 511, pp.012053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024901v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-Radiative Modeling Behind Shock Waves in Nitrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Capitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpierro Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.T4263⟩</w:t>
+              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023227v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of collisional–radiative models for flows related to planetary entries into the Earth and Mars atmospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/22/2/025008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023121v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of non-equilibrium phenomena in expanding flows by means of a collisional-radiative model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elaboration of collisional–radiative models for flows related to planetary entries into the Earth and Mars atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Panesi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4810787⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.025008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/22/2/025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023199v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global rate coefficients for ionization and recombination of carbon, nitrogen, oxygen, and argon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modeling of non-equilibrium phenomena in expanding flows by means of a collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Munafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Omaly</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19 (7), pp.073515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4737147⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.073501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4810787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017795v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemistry of Planetary Atmospheric Entry Plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Global rate coefficients for ionization and recombination of carbon, nitrogen, oxygen, and argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (7), pp.073515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4737147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023608v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Excitation of Atoms and Molecules for the FIRE II Flight Experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Physico-Chemistry of Planetary Atmospheric Entry Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chazot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 399, pp.012014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609061v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron–molecular cation reactive collisions: from channel mixing to competitive processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Backodissa</w:t>
+                <w:t xml:space="preserve">Electronic Excitation of Atoms and Molecules for the FIRE II Flight Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. O. Waffeu Tamo</w:t>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Tudorache</w:t>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Chakrabarti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 300, pp.012018. </w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.50033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023891v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thermal and chemical non-equilibrium in a laser-induced aluminum plasma by means of a Collisional-Radiative model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron–molecular cation reactive collisions: from channel mixing to competitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Motapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Backodissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O. Waffeu Tamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tudorache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2010.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300, pp.012018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639599v1</w:t>
+                <w:t xml:space="preserve">hal-02023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Temperature of Aluminum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling of thermal and chemical non-equilibrium in a laser-induced aluminum plasma by means of a Collisional-Radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-009-0671-6⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (9-10), pp.830-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639603v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How CORIA's inductively-coupled plasma torches contribute to atmospheric entry researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (3), pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire II Flight Experiment Analysis by Means of a Collisional-Radiative Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Critical Temperature of Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chazot</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.39034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (6), pp.1853-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-009-0671-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375212v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-absorbed lines analysis of a recombining laser induced aluminum plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fire II Flight Experiment Analysis by Means of a Collisional-Radiative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i1-2.90⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.39034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639606v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Self-absorbed lines analysis of a recombining laser induced aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.09.006⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (1-2), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i1-2.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639609v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (1-3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269405v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a double arc nitrogen plasma: Static and dynamic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tps.2007.892698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639612v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-radiative model in air for earth re-entry problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a double arc nitrogen plasma: Static and dynamic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ioan F. Schneider</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2194827⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tps.2007.892698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133249v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of molecular ions in plasmas of atmospheric and energetic interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collisional-radiative model in air for earth re-entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chéron</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno G. Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Motapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/4/1/029⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.043502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2194827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023307v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive collisions between electrons and NO+ ions: rate coefficient computations and relevance for the air plasma kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of molecular ions in plasmas of atmospheric and energetic interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/4/1/029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/15/1/004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00611717v1</w:t>
+                <w:t xml:space="preserve">hal-02023307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz behavior of a nitrogen plasma arc chamber</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive collisions between electrons and NO+ ions: rate coefficient computations and relevance for the air plasma kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Motapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firifig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O. Waffeu Tamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i4.80⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/15/1/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639617v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Helmholtz behavior of a nitrogen plasma arc chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (4), pp.583-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i4.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00258676v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hornbeck-Molnar process in argon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vervisch</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/1/308⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 323 (3-4), pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2004.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639618v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Hornbeck-Molnar process in argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.046406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (1), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/1/308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258677v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of a nitrogen DC transferred double arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Maheu</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Ootegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (4), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.046406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639591v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic behaviour of a nitrogen DC transferred double arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1), pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MEASUREMENT OF THE GROUND-STATE AND METASTABLE ATOMIC NITROGEN NUMBER DENSITY IN A LOW-PRESSURE PLASMA-JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4 (4), pp.597-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/4/4/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8042,4555 +8176,4555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, AN RT-LTE SOFTWARE SUPPORTING THE DIAGNOSTIC APPLICATION OF LIBS TO H-ISOTOPE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON LASER-INDUCED BREAKDOWN SPECTROSCOPY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Szeged, Dec 2020, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebuilding of ICOTOM radiometer data during the Schiaparelli Martian entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTEC, Mar 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W et W + – Caractérisation de l’arc avant injection de W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan-Ü Lydia Tchang-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of electronic excitation in transitional atmospheric entry flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amorosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Boccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium Nitrogen Re-entry Flow Computed with a Vibrational-Specific Kinetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium Nitrogen Re-entry Flow Computed with a Vibrational-Specific Kinetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SciTech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vanhulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTPP 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emission of O I 777 triplet from laser-induced plasma and wall stabilized arc plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazar Gavanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de plasmas induits par impulsion laser picoseconde sur cible de tungstène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSI 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
+              <w:t xml:space="preserve">SFP Plasmas 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104893v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de plasmas induits par impulsion laser picoseconde sur cible de tungstène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP Plasmas 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">HTPP 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104950v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laser-induced plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PSI 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104901v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards tritium measurements in W based on ps-LIBS diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFT 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REACTIVE HYPERSONIC FLOWS COMPUTED WITH DETAILED CHEMICAL KINETICS MODELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermochemical non equilibrium in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics - AERO2918</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Salon de Provence, France. pp.FP-AERO2018-druguet</w:t>
+              <w:t xml:space="preserve">SPIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410223v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical non equilibrium in thermal plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">REACTIVE HYPERSONIC FLOWS COMPUTED WITH DETAILED CHEMICAL KINETICS MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics - AERO2918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Salon de Provence, France. pp.FP-AERO2018-druguet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104955v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy (LIBS) et Spectroscopy-Assisted Laser Cleaning (SALC) appliqués aux Tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la FR-FCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pression sur les Plasmas d’Entrée Atmosphérique Planétaire et sur les Plasmas induits par Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Plasmas Froids 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibre / déséquilibre thermochimique dans les plasmas induits par laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’allumage de mélanges H 2 – O 2 par impulsion laser nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAE 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104944v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of a Shock Layer Flow with a Vibrational-Specific Kinetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW31 (International Shock Wave Symposium 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sasoh, Akihiro, Aoki, Toshiyuki, Katayama, Masahide, Jul 2017, Nagoya, Japan. Chapter 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91020-8_24221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-radiative modelling for multi-temperature plasma composition calculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gleizes</w:t>
+                <w:t xml:space="preserve">Equilibre / déséquilibre thermochimique dans les plasmas induits par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées LIBS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987696v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond LIBS Diagnostics For Tokamak Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Grisolia</w:t>
+                <w:t xml:space="preserve">Collisional-radiative modelling for multi-temperature plasma composition calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Neuss, Germany</w:t>
+              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104888v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W I et W II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Picosecond LIBS Diagnostics For Tokamak Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès sur les Arcs Électriques (CAE13), 20-21 mars 2017, Nancy (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">PFMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Neuss, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989121v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’allumage de mélanges H 2 – O 2 par impulsion laser nanoseconde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steve Rudz</w:t>
+                <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W I et W II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. -U. L. Tchang-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès sur les Arcs Électriques (CAE13), 20-21 mars 2017, Nancy (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104939v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional-radiative modeling of the CO 2 -N 2 -Ar plasma chemistry behind shockwaves for the EXOMARS mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHTGAE 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chimie des Plasmas induits par Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elba Perez Peman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP Plasmas 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104932v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Physico-chimie des Plasmas induits par Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">SFP Plasmas 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460325v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-to-state modeling of non equilibrium low-temperature atomic plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATOMIC PROCESSES IN PLASMAS APIP 2016: Proceedings of the 18th and 19th International Conference on Atomic Processes in Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.120002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTEC, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-impact excitation and recombination of molecular cations in cold ionized gases: application to H 2+ , BeH + , CH + , CO + , N 2+ , BF + and AlO +</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative recombination in reactive flows related to planetary atmospheric entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DR2013: NINTH INTERNATIONAL CONFERENCE ON DISSOCIATIVE RECOMBINATION: THEORY, EXPERIMENT, AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158406005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104875v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of a shock layer flow field with global and detailed chemistry models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron-impact excitation and recombination of molecular cations in cold ionized gases: application to H 2+ , BeH + , CH + , CO + , N 2+ , BF + and AlO +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Epée Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">ICPIG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104877v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du déséquilibre thermochimique dans un plasma induit par laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Computations of a shock layer flow field with global and detailed chemistry models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Verneuille en Halatte, France</w:t>
+              <w:t xml:space="preserve">ISSW 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104924v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the excitation state of picosecond laser-induced plasmas for light elements detection in metallic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSLIBS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modélisation du déséquilibre thermochimique dans un plasma induit par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Verneuille en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104928v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of ultra-short laser-induced plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">CAE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104887v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">State-to-state modeling of ultra-short laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th European Symposium on Aerothermodynamics for Space Vehicles, Lisbonne, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EMSLIBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104864v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination in reactive flows related to planetary atmospheric entries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DR2013: NINTH INTERNATIONAL CONFERENCE ON DISSOCIATIVE RECOMBINATION: THEORY, EXPERIMENT, AND APPLICATIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8 th European Symposium on Aerothermodynamics for Space Vehicles, Lisbonne, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459293v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of composition and thermodynamic properties in thermal non-equilibrium conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth High-Tech Plasma Processes Conference, 22-27 June 2014, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRaM-Al: a Collisional-Radiative model dedicated to aluminum laser-induced plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Electron properties experimental determination of a nascent nanosecond aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Plasmadynamics and Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023765v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron properties experimental determination of a nascent nanosecond aluminum plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CoRaM-Al: a Collisional-Radiative model dedicated to aluminum laser-induced plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Plasmadynamics and Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023772v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser creation of aluminium plasma from a solid target: A model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B G Chéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th 29th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FIRE II Flight Experiment by Means of a Collisional Radiative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th AIAA Aerospace Sciences Meeting and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Reno, United States. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2008-1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12600,1531 +12734,1531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS (laser-induced breakdown spectroscopy) applications for the tritium measurement in tokamak plasma-facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2025 - International Conférence on Phenomena in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MCWHIRTER CRITERION REVISITED FOR LASER-INDUCED PLASMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG International Conférence on Phenomena in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium diagnostics for in situ inventory and waste management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Lipoglavsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cvetinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFT2020 - 31st Symposium on Fusion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Dubrovnik (virtual event), Croatia. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04484054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, a RT-LTE software supporting the LIBS diagnostic : application to H-isotopes measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on LIBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al for estimate of hydrogen-deuterium by ps-LIBS in tokamak-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of the departure from excitation equilibrium of a laser-induced plasma obtained in Ar-H mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevica Djurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSLIBS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011824v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">CAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314860v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the 777 nm Lines Profile of Atomic Oxygen Using Laser-Induced Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevica Djurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCSLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vrdnik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of double pulse laser-induced plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Planetary Probe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées LIBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées LIBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14134,147 +14268,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional-radiative modeling in flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NATO Research and Technology Organization. pp.EN-AVT-162, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14284,1189 +14418,1189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of a shock layer flow field with global and detailed chemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Shock Waves 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-319-46211-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and photonic reactive collisions in edge fusion plasma and interstellar space: Application to H-2 and BeH systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Backodissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. O. Waffeutamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Element Atom, Molecule and Radical Behaviour in the Divertor and Edge Plasma Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 576, pp.UNSP 012005, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the MQDT approach of electron/molecular cation reactive collisions: High precision extensive calculations for applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Motapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Backodissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schneider, I. F. and Dulieu, O. and Robert, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr2013: Ninth International Conference on Dissociative Recombination: Theory, Experiment, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, pp.02003, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-Radiative modeling of the transient excitation of a carbon atoms beam crossing a tokamak plasma edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">CO and C-2 excited states relaxation in CO2 plasmas derived from a Collisional-Radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Monier-Garbet</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 511, pp.UNSP 012045, 2014</w:t>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012059, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612409v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of collisional-radiative models applied to Earth and Mars entry problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Detailed kinetic of CO2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (htpp-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 550, pp.UNSP 012049, 2014</w:t>
+              <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012053, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612382v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and C-2 excited states relaxation in CO2 plasmas derived from a Collisional-Radiative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collisional-Radiative modeling of the transient excitation of a carbon atoms beam crossing a tokamak plasma edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Babou</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Monier-Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 511, pp.UNSP 012059, 2014</w:t>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012045, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612410v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic of CO2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Elaboration of collisional-radiative models applied to Earth and Mars entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gleizes, A. and Schein, J. and Teulet, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 511, pp.UNSP 012053, 2014</w:t>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (htpp-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 550, pp.UNSP 012049, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612408v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FIRE II flight experiment by means of a collisional radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-171, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Collisions Between Electrons and Molecular Hydrogen Cation Isotopomers: Cross-sections and Rate Coefficients for HD+ and DT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Fifirig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. O. Waffeu Tamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmanou Motapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic and Plasma–Material Interaction Data for Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, International Atomic Energy Agency, pp.64-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed and simplified kinetic schemes for high enthalpy air flows and their influence on catalycity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Chazot and P. Rini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiment, modeling and simulation of gas surface interactions for reactive flows in hypersonic flights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTO-AVT-VKI Lectures Series 2006, pp.1-56, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular ions in plasmas of atmospheric and energetic interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DR2004: Sixth International Conference on Dissociative Recombination: Theory, Experiments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Physics Publishing, pp.205-210, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15476,143 +15610,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15622,105 +15756,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes cinétiques de plasmas atomiques et moléculaires hors équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen - Normandie, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04025052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15788,51 +15922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FD1CE31"/>
+    <w:nsid w:val="6201A03C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16019,51 +16153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4792-9995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176156682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djuissi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tennyson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laporta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca4f3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoulanziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdoulanziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Argentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Moulane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djurovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gavanski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gajo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114792" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niyonzima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Larson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaabef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niyonzima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs. Mezei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adt.2016.09.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80284-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Niyonzima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Backodissa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158402003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Omaly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-3954" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Backodissa-Kiminou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/3/035005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chambrelan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Edouard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904817" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Cheron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012062" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4263" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810787" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737147" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Backodissa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeu Tamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tudorache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2010.08.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK5S95J8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0671-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN5DBVPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i1-2.90" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delair" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2007.892698" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/4/1/029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firifig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/1/004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0W7TCPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i4.80" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/1/308" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4TNR8TJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639591v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maheu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/4/4/011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WK8H3NCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amorosetti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2283" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575424v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vanhulle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104907v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Gavanski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410223v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104958v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104957v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91020-8_24221" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987696v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104935v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178649v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104875v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Little" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459293v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977633v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023779v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Ch&#233;ron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484054v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Lipoglavsek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cvetinovi&#263;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113367v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575458v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612357v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeutamo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612355v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612409v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Monier-Garbet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612408v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023299v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Stroe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Fifirig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025052v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4792-9995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176156682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djuissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tennyson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laporta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca4f3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoulanziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdoulanziz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Argentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Moulane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djurovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gavanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gajo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105821" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114792" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niyonzima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iacob" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Larson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaabef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80284-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niyonzima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs. Mezei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adt.2016.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Niyonzima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Backodissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158402003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Omaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-3954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Backodissa-Kiminou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/3/035005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chambrelan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Edouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Cheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Backodissa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeu Tamo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tudorache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2010.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK5S95J8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0671-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN5DBVPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i1-2.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delair" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2007.892698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/4/1/029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firifig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/1/004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0W7TCPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i4.80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/1/308" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4TNR8TJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639591v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maheu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/4/4/011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WK8H3NCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amorosetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406990v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2283" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vanhulle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104907v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Gavanski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91020-8_24221" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104888v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178649v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104875v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Little" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104924v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023765v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Ch&#233;ron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484054v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Lipoglavsek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cvetinovi&#263;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612357v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeutamo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612355v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612410v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Monier-Garbet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612382v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023299v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Stroe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Fifirig" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025052v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>