--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -196,870 +196,870 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Annaloro</w:t>
+                <w:t xml:space="preserve">Adrien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hébert</w:t>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Omaly</w:t>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gülhan</w:t>
+                <w:t xml:space="preserve">Myriam Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thiele</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
+              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546395v1</w:t>
+                <w:t xml:space="preserve">hal-05459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
+                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brault</w:t>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gosse</w:t>
+                <w:t xml:space="preserve">P. Omaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Hoblos</w:t>
+                <w:t xml:space="preserve">A. Gülhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">T. Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
+              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459258v1</w:t>
+                <w:t xml:space="preserve">hal-05546395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time calibration-free LIBS supported by machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MERLIN, an adaptative LTE radiative transfer model for any mixture: Validation on Eurofer97 in argon atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, SPECTRATOM 2024, 3-7 June 2024, Pau, France, 224, pp.107082. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 330, pp.109222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04830381v1</w:t>
+                <w:t xml:space="preserve">hal-04792408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth Stark broadening study of neutral oxygen 777 nm triplet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">D Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">G Vayakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevica Djurović</w:t>
+                <w:t xml:space="preserve">M Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S-H Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107222⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193595v1</w:t>
+                <w:t xml:space="preserve">hal-05408558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERLIN, an adaptative LTE radiative transfer model for any mixture: Validation on Eurofer97 in argon atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In-depth Stark broadening study of neutral oxygen 777 nm triplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevica Djurović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.107222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2025.107222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792408v1</w:t>
+                <w:t xml:space="preserve">hal-05193595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Vayakis</w:t>
+                <w:t xml:space="preserve">Towards real-time calibration-free LIBS supported by machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walsh</w:t>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Yun</w:t>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-H Hong</w:t>
+                <w:t xml:space="preserve">Ahmad Berjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SPECTRATOM 2024, 3-7 June 2024, Pau, France, 224, pp.107082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.107082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408558v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04830381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS analysis of tritium in thin film-type samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,64 +1136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step towards the diagnostic of the ITER first wall: in-situ LIBS measurements in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,77 +1417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fibered LIBS device for tokamak Plasma Facing Components characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L’hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron collisions with ArH + molecular ions: highly excited vibrational states and dissociative excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Djuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tennyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,77 +1668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,429 +1796,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy electron impact dissociative recombination and vibrational transitions of N 2 +</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdoulanziz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038609⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140994v1</w:t>
+                <w:t xml:space="preserve">hal-03011273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011273v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Low-energy electron impact dissociative recombination and vibrational transitions of N 2 +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdoulanziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (5), pp.053303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0038609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170328v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron dissociative attachement to ArH + , HD + , N 2 + and CO 2</w:t>
               </w:r>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Argentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Moulane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France, 1412 (17), pp.172005. </w:t>
@@ -2472,64 +2472,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical Non-Equilibrium in Thermal Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,261 +2570,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Baumann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.5-1;5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153607v1</w:t>
+                <w:t xml:space="preserve">hal-02314866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.5-1;5-12. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1243, pp.012007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1243/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314866v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
               </w:r>
@@ -2849,51 +2849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,308 +2938,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Ar mixtures for Mars entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.079⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.103505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5114792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058530v1</w:t>
+                <w:t xml:space="preserve">hal-02314382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Ar mixtures for Mars entry problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Towards ps-LIBS tritium measurements in W/Al materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.103505. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1971 - 1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5114792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314382v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spectroscopique d'un arc stabilisé dans l'argon pollué par de l'eau et du cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. -Ü Lydia Tchang-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,408 +3431,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness of the multi-temperature law of mass action. Application to 2T plasma composition calculation by means of a collisional-radiative model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-energy collisions between electrons and BeH+ : Cross sections and rate coefficients for all the vibrational states of the ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gleizes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zs. Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80284-5⟩</w:t>
+              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115-116, pp.287-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adt.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023223v1</w:t>
+                <w:t xml:space="preserve">hal-01582823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy collisions between electrons and BeH+ : Cross sections and rate coefficients for all the vibrational states of the ion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Pop</w:t>
+                <w:t xml:space="preserve">State-to-state modeling of ultrashort laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zs. Mezei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ioan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic Data and Nuclear Data Tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adt.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.7--19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582823v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of ultrashort laser-induced plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Non-uniqueness of the multi-temperature law of mass action. Application to 2T plasma composition calculation by means of a collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Schneider</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.7--19. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611158v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination and vibrational excitation of BF+ in low energy electron collisions</w:t>
               </w:r>
@@ -3857,64 +3857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.055022. </w:t>
@@ -3952,103 +3952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond LIBS diagnostics for Tokamak in situ plasma facing materials chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, pp.014016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4229,51 +4229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,64 +4359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. D. Backodissa-Kiminou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (3), pp.035005. </w:t>
@@ -4454,64 +4454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a femtosecond/picosecond laser-induced aluminum plasma out of thermodynamic equilibrium in a nitrogen background gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,1014 +4582,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-Radiative Modeling Behind Shock Waves in Nitrogen</w:t>
+                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in air for Earth entry problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (4), pp.608-622. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (12), pp.123512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.T4263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023227v1</w:t>
+                <w:t xml:space="preserve">hal-01612417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the formation mechanism of laser-induced aluminum plasmas using Nd:YAG fundamental, second or third harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94-95, pp.63--70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612388v1</w:t>
+                <w:t xml:space="preserve">hal-01612425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and electronic collisional-radiative model in air for Earth entry problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Achievement of local thermodynamic equilibrium for ns laser-induced plasmas on aluminium sample at different wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.UNSP 012048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612417v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of local thermodynamic equilibrium for ns laser-induced plasmas on aluminium sample at different wavelengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Temporal description of aluminum laser-induced plasmas by means of a collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno G. Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 550, pp.UNSP 012048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 511, pp.012062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612383v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal description of aluminum laser-induced plasmas by means of a collisional-radiative model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Detailed kinetic of CO 2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno G. Cheron</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 511, pp.012062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012062⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 511, pp.012053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612396v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the formation mechanism of laser-induced aluminum plasmas using Nd:YAG fundamental, second or third harmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the excitation state of picosecond laser-induced Tungsten plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94-95, pp.63--70. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13th High-Tech Plasma Processes Conference (HTPP-2014) 22–27 June 2014, Toulouse, France, 550, pp.012047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2014.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612425v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic of CO 2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Capitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpierro Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/511/1/012053⟩</w:t>
+              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024880v1</w:t>
+                <w:t xml:space="preserve">hal-01866287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Plasma Physics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1876534301407010060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866287v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a collisional-radiative model for CO2-N2-Ar plasma flows: Application to atmospheric Martian entries</w:t>
+                <w:t xml:space="preserve">Collisional-Radiative Modeling Behind Shock Waves in Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2011-3954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.608-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.T4263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024901v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of collisional–radiative models for flows related to planetary entries into the Earth and Mars atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Munafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,64 +5766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global rate coefficients for ionization and recombination of carbon, nitrogen, oxygen, and argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,77 +5870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemistry of Planetary Atmospheric Entry Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 399, pp.012014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6229,64 +6229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thermal and chemical non-equilibrium in a laser-induced aluminum plasma by means of a Collisional-Radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How CORIA's inductively-coupled plasma torches contribute to atmospheric entry researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,64 +6453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Temperature of Aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6693,394 +6693,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-absorbed lines analysis of a recombining laser induced aluminum plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i1-2.90⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639606v1</w:t>
+                <w:t xml:space="preserve">hal-00269405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Self-absorbed lines analysis of a recombining laser induced aluminum plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.09.006⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (1-2), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v12.i1-2.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639609v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of stagnation line nonequilibrium air flows for re-entry applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (1-3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.33144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00269405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a double arc nitrogen plasma: Static and dynamic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7127,51 +7127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional-radiative model in air for earth re-entry problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno G. Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,51 +7257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular ions in plasmas of atmospheric and energetic interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7611,51 +7611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical analysis of a helium glow discharge. I - A model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7721,290 +7721,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hornbeck-Molnar process in argon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Ootegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/1/308⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (4), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.046406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639618v1</w:t>
+                <w:t xml:space="preserve">hal-00258677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ar2(+) in an argon collisional-radiative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Hornbeck-Molnar process in argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (1), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/35/1/308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.046406⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258677v1</w:t>
+                <w:t xml:space="preserve">hal-00639618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of a nitrogen DC transferred double arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8042,51 +8042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEASUREMENT OF THE GROUND-STATE AND METASTABLE ATOMIC NITROGEN NUMBER DENSITY IN A LOW-PRESSURE PLASMA-JET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8190,51 +8190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8269,51 +8269,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279111v1</w:t>
@@ -8324,90 +8324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, AN RT-LTE SOFTWARE SUPPORTING THE DIAGNOSTIC APPLICATION OF LIBS TO H-ISOTOPE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8570,77 +8570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W et W + – Caractérisation de l’arc avant injection de W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8708,51 +8708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of electronic excitation in transitional atmospheric entry flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Amorosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Boccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8829,64 +8829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium Nitrogen Re-entry Flow Computed with a Vibrational-Specific Kinetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8946,64 +8946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium Nitrogen Re-entry Flow Computed with a Vibrational-Specific Kinetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9044,989 +9044,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de plasmas induits par impulsion laser picoseconde sur cible de tungstène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFP Plasmas 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104904v1</w:t>
+                <w:t xml:space="preserve">hal-02104950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emission of O I 777 triplet from laser-induced plasma and wall stabilized arc plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Characterization of laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">HTPP 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104907v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de plasmas induits par impulsion laser picoseconde sur cible de tungstène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Diez</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP Plasmas 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PSI 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104950v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of laser-induced plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Towards tritium measurements in W based on ps-LIBS diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SOFT 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104901v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">REACTIVE HYPERSONIC FLOWS COMPUTED WITH DETAILED CHEMICAL KINETICS MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSI 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
+              <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics - AERO2918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Salon de Provence, France. pp.FP-AERO2018-druguet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104893v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards tritium measurements in W based on ps-LIBS diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thermochemical non equilibrium in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFT 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">SPIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104917v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical non equilibrium in thermal plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Study on reaction rates for 2T SF 6 plasma: application to chemical kinetics of a decaying arc in high voltage circuit breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vanhulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">HTPP 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104955v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REACTIVE HYPERSONIC FLOWS COMPUTED WITH DETAILED CHEMICAL KINETICS MODELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The emission of O I 777 triplet from laser-induced plasma and wall stabilized arc plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazar Gavanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics - AERO2918</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Salon de Provence, France. pp.FP-AERO2018-druguet</w:t>
+              <w:t xml:space="preserve">GD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410223v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Breakdown Spectroscopy (LIBS) et Spectroscopy-Assisted Laser Cleaning (SALC) appliqués aux Tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la FR-FCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10051,51 +10051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pression sur les Plasmas d’Entrée Atmosphérique Planétaire et sur les Plasmas induits par Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Plasmas Froids 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10114,1167 +10114,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’allumage de mélanges H 2 – O 2 par impulsion laser nanoseconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Computations of a Shock Layer Flow with a Vibrational-Specific Kinetics Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSW31 (International Shock Wave Symposium 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sasoh, Akihiro, Aoki, Toshiyuki, Katayama, Masahide, Jul 2017, Nagoya, Japan. Chapter 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91020-8_24221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104939v1</w:t>
+                <w:t xml:space="preserve">hal-01793638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of a Shock Layer Flow with a Vibrational-Specific Kinetics Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Equilibre / déséquilibre thermochimique dans les plasmas induits par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW31 (International Shock Wave Symposium 31)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées LIBS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793638v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibre / déséquilibre thermochimique dans les plasmas induits par laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">Collisional-radiative modelling for multi-temperature plasma composition calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104944v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-radiative modelling for multi-temperature plasma composition calculation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Cressault</w:t>
+                <w:t xml:space="preserve">Picosecond LIBS Diagnostics For Tokamak Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gleizes</w:t>
+                <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Lisbon (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">PFMC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Neuss, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987696v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond LIBS Diagnostics For Tokamak Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+                <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W I et W II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.F. Schneider</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grisolia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. -U. L. Tchang-Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFMC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Neuss, Germany</w:t>
+              <w:t xml:space="preserve">13ème Congrès sur les Arcs Électriques (CAE13), 20-21 mars 2017, Nancy (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104888v1</w:t>
+                <w:t xml:space="preserve">hal-03989121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W I et W II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Benredjem</w:t>
+                <w:t xml:space="preserve">Modélisation de l’allumage de mélanges H 2 – O 2 par impulsion laser nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. -U. L. Tchang-Brillet</w:t>
+                <w:t xml:space="preserve">Fanny Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Wyart</w:t>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès sur les Arcs Électriques (CAE13), 20-21 mars 2017, Nancy (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">CAE 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989121v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-radiative modeling of the CO 2 -N 2 -Ar plasma chemistry behind shockwaves for the EXOMARS mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elba Perez Peman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHTGAE 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104935v1</w:t>
+                <w:t xml:space="preserve">hal-02460325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Physico-chimie des Plasmas induits par Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">SFP Plasmas 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460325v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chimie des Plasmas induits par Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">State-to-state modeling of non equilibrium low-temperature atomic plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peres</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP Plasmas 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">ATOMIC PROCESSES IN PLASMAS APIP 2016: Proceedings of the 18th and 19th International Conference on Atomic Processes in Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.120002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104932v1</w:t>
+                <w:t xml:space="preserve">hal-02178649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of non equilibrium low-temperature atomic plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Collisional-radiative modeling of the CO 2 -N 2 -Ar plasma chemistry behind shockwaves for the EXOMARS mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATOMIC PROCESSES IN PLASMAS APIP 2016: Proceedings of the 18th and 19th International Conference on Atomic Processes in Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.120002</w:t>
+              <w:t xml:space="preserve">RHTGAE 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178649v1</w:t>
+                <w:t xml:space="preserve">hal-02104935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11319,299 +11319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination in reactive flows related to planetary atmospheric entries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron-impact excitation and recombination of molecular cations in cold ionized gases: application to H 2+ , BeH + , CH + , CO + , N 2+ , BF + and AlO +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zs Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Epée Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DR2013: NINTH INTERNATIONAL CONFERENCE ON DISSOCIATIVE RECOMBINATION: THEORY, EXPERIMENT, AND APPLICATIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPIG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459293v1</w:t>
+                <w:t xml:space="preserve">hal-02104875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-impact excitation and recombination of molecular cations in cold ionized gases: application to H 2+ , BeH + , CH + , CO + , N 2+ , BF + and AlO +</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du déséquilibre thermochimique dans un plasma induit par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Verneuille en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104875v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of a shock layer flow field with global and detailed chemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11626,670 +11604,692 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the excitation state of picosecond laser-induced plasmas for light elements detection in metallic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSLIBS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du déséquilibre thermochimique dans un plasma induit par laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Verneuille en Halatte, France</w:t>
+              <w:t xml:space="preserve">CAE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104924v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">State-to-state modeling of ultra-short laser-induced plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EMSLIBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104928v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state modeling of ultra-short laser-induced plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Grisolia</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">8 th European Symposium on Aerothermodynamics for Space Vehicles, Lisbonne, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104887v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dissociative recombination in reactive flows related to planetary atmospheric entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th European Symposium on Aerothermodynamics for Space Vehicles, Lisbonne, Portugal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DR2013: NINTH INTERNATIONAL CONFERENCE ON DISSOCIATIVE RECOMBINATION: THEORY, EXPERIMENT, AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158406005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104864v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of composition and thermodynamic properties in thermal non-equilibrium conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth High-Tech Plasma Processes Conference, 22-27 June 2014, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12314,64 +12314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron properties experimental determination of a nascent nanosecond aluminum plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Plasmadynamics and Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12396,64 +12396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRaM-Al: a Collisional-Radiative model dedicated to aluminum laser-induced plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Plasmadynamics and Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12625,51 +12625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12748,77 +12748,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS (laser-induced breakdown spectroscopy) applications for the tritium measurement in tokamak plasma-facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,77 +12873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MCWHIRTER CRITERION REVISITED FOR LASER-INDUCED PLASMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG International Conférence on Phenomena in Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13020,51 +13020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cvetinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFT2020 - 31st Symposium on Fusion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Dubrovnik (virtual event), Croatia. , 2020</w:t>
@@ -13093,90 +13093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, a RT-LTE software supporting the LIBS diagnostic : application to H-isotopes measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13240,51 +13240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13333,558 +13333,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of the departure from excitation equilibrium of a laser-induced plasma obtained in Ar-H mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoran Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSLIBS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314863v1</w:t>
+                <w:t xml:space="preserve">hal-02314860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">CAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314860v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of the 777 nm Lines Profile of Atomic Oxygen Using Laser-Induced Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Dimitrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevica Djurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">SCSLSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vrdnik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011824v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 777 nm Lines Profile of Atomic Oxygen Using Laser-Induced Plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estimate of the departure from excitation equilibrium of a laser-induced plasma obtained in Ar-H mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevica Djurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCSLSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vrdnik, Serbia</w:t>
+              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011322v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of double pulse laser-induced plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13909,64 +13909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14017,90 +14017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées LIBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14125,90 +14125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14445,51 +14445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of a shock layer flow field with global and detailed chemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14553,51 +14553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and photonic reactive collisions in edge fusion plasma and interstellar space: Application to H-2 and BeH systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Backodissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,64 +14678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the MQDT approach of electron/molecular cation reactive collisions: High precision extensive calculations for applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Motapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14788,424 +14788,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and C-2 excited states relaxation in CO2 plasmas derived from a Collisional-Radiative model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Elaboration of collisional-radiative models applied to Earth and Mars entry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Omaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gleizes, A. and Schein, J. and Teulet, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 511, pp.UNSP 012059, 2014</w:t>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (htpp-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 550, pp.UNSP 012049, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612410v1</w:t>
+                <w:t xml:space="preserve">hal-01612382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic of CO2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Collisional-Radiative modeling of the transient excitation of a carbon atoms beam crossing a tokamak plasma edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Omaly</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Monier-Garbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 511, pp.UNSP 012053, 2014</w:t>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012045, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612408v1</w:t>
+                <w:t xml:space="preserve">hal-01612409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional-Radiative modeling of the transient excitation of a carbon atoms beam crossing a tokamak plasma edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">CO and C-2 excited states relaxation in CO2 plasmas derived from a Collisional-Radiative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Monier-Garbet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 511, pp.UNSP 012045, 2014</w:t>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012059, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612409v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of collisional-radiative models applied to Earth and Mars entry problems</w:t>
+                <w:t xml:space="preserve">Detailed kinetic of CO2 dissociation and C ionization: application to atmospheric Martian entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Omaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (htpp-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 550, pp.UNSP 012049, 2014</w:t>
+              <w:t xml:space="preserve">15th International Congress on Plasma Physics (icpp2010) &amp; 13th Latin American Workshop on Plasma Physics (lawpp2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 511, pp.UNSP 012053, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612382v1</w:t>
+                <w:t xml:space="preserve">hal-01612408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the FIRE II flight experiment by means of a collisional radiative model</w:t>
               </w:r>
@@ -15217,51 +15217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15437,51 +15437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed and simplified kinetic schemes for high enthalpy air flows and their influence on catalycity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Chazot and P. Rini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiment, modeling and simulation of gas surface interactions for reactive flows in hypersonic flights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RTO-AVT-VKI Lectures Series 2006, pp.1-56, 2006</w:t>
@@ -15510,51 +15510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular ions in plasmas of atmospheric and energetic interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15650,51 +15650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15770,51 +15770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes cinétiques de plasmas atomiques et moléculaires hors équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen - Normandie, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15922,51 +15922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6201A03C"/>
+    <w:nsid w:val="12120D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16153,51 +16153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4792-9995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176156682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djuissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tennyson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laporta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca4f3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoulanziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdoulanziz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Argentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Moulane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djurovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gavanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gajo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105821" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114792" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niyonzima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iacob" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Larson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaabef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80284-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niyonzima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs. Mezei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adt.2016.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Niyonzima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Backodissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158402003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Omaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-3954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Backodissa-Kiminou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/3/035005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chambrelan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Edouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Cheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Backodissa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeu Tamo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tudorache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2010.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK5S95J8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0671-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN5DBVPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639606v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i1-2.90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delair" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2007.892698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/4/1/029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firifig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/1/004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0W7TCPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i4.80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639618v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/1/308" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4TNR8TJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639591v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maheu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/4/4/011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WK8H3NCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amorosetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406990v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2283" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vanhulle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104907v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Gavanski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410223v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91020-8_24221" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987696v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104888v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178649v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104875v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Little" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104877v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104924v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023765v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Ch&#233;ron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484054v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Lipoglavsek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cvetinovi&#263;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612357v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeutamo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612355v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612410v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612408v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Monier-Garbet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612382v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023299v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Stroe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Fifirig" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025052v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4792-9995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176156682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djuissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tennyson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laporta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aca4f3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoulanziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laporta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chakrabarti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdoulanziz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Argentin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Moulane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/17/172005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Djurovi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gavanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gajo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Favre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105821" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niyonzima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iacob" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Larson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaabef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niyonzima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs. Mezei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adt.2016.09.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80284-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colboc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/055022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Niyonzima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Backodissa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158402003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Omaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-3954" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Backodissa-Kiminou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/3/035005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chambrelan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Edouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.11.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904817" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Cheron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/511/1/012053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4263" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/2/025008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Munafo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017795v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4737147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.50033" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Backodissa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeu Tamo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tudorache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2010.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK5S95J8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-009-0671-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN5DBVPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375212v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.33144" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v12.i1-2.90" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delair" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2007.892698" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194827" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/4/1/029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firifig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crumeyrolle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/15/1/004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J0W7TCPJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i4.80" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.01.067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z56KN8W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ootegem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.046406" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639618v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/1/308" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4TNR8TJN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639591v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maheu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/4/4/011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WK8H3NCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125070v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amorosetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Boccelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406990v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2283" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410223v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104904v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vanhulle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazar Gavanski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91020-8_24221" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grisolia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104932v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178649v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104935v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104875v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Little" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104924v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104877v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104887v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023765v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023779v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Ch&#233;ron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261658v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2008-1205" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484054v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Markelj" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Lipoglavsek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cvetinovi&#263;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612357v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Waffeutamo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612355v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612382v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Monier-Garbet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612408v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107671v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023299v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Stroe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Fifirig" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025052v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>