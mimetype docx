--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -247,935 +247,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
+                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Laval</w:t>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Murray</w:t>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379993v1</w:t>
+                <w:t xml:space="preserve">hal-05125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep transcranial ultrasound stimulation using personalized acoustic metamaterials improves treatment-resistant depression in humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tiennot</w:t>
+                <w:t xml:space="preserve">Antoine Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Manuel</w:t>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Daniel</w:t>
+                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Houdouin</w:t>
+                <w:t xml:space="preserve">Graham Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (3), pp.1004 - 1014. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335780v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
+                <w:t xml:space="preserve">Deep transcranial ultrasound stimulation using personalized acoustic metamaterials improves treatment-resistant depression in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Thomas Tiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Palmis</w:t>
+                <w:t xml:space="preserve">Thomas J Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Alexandre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (6), </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.1004 - 1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125753v1</w:t>
+                <w:t xml:space="preserve">hal-05335780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent network analysis of executive functions across development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of general anaesthesia in early childhood on local and global visual processing: a post hoc analysis of the APEX cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.355⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (2), pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583087v1</w:t>
+                <w:t xml:space="preserve">hal-04938395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parental socioeconomic status on offspring’s fetal neurodevelopment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are numerical abilities determined at early age? A brain morphology study in children and adolescents with and without developmental dyscalculia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Rezende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Simone Schwizer Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Roell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursina Mccaskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae443⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.101369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2024.101369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938373v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of general anaesthesia in early childhood on local and global visual processing: a post hoc analysis of the APEX cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Vivien</w:t>
+                <w:t xml:space="preserve">Effects of parental socioeconomic status on offspring’s fetal neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Maximino-Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938395v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are numerical abilities determined at early age? A brain morphology study in children and adolescents with and without developmental dyscalculia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Latent network analysis of executive functions across development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (1), pp.101369. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2024.101369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938408v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitofrontal sulcal patterns in catatonia</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,51 +1265,51 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589578v1</w:t>
+                <w:t xml:space="preserve">hal-04586822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitofrontal sulcal patterns in catatonia</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,94 +1399,94 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586822v1</w:t>
+                <w:t xml:space="preserve">hal-04589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralization of the cerebral network of inhibition in children before and after cognitive training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Omont-Lescieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,103 +1563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Deciphering the Fetal Foundation of Normal Cognition and Cognitive Symptoms From Sulcation of the Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Raznahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.240-250. </w:t>
@@ -1691,291 +1691,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The forest, the trees, and the leaves in preterm children: the impact of prematurity on a visual search task containing three-level hierarchical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-020-01510-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506249v2</w:t>
+                <w:t xml:space="preserve">hal-02923775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest, the trees, and the leaves in preterm children: the impact of prematurity on a visual search task containing three-level hierarchical stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-020-01510-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923775v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex and subtle structural changes in prefrontal cortex induced by inhibitory control training from childhood to adolescence</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloélia Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.100664. </w:t>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Marchitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Quarantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How interindividual differences in brain anatomy shape reading accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Roëll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental subtypes of bipolar disorder are related to cortical folding patterns: An international multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Hozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,77 +3301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior cingulate cortex sulcation and its differential effects on conflict monitoring in bilinguals and monolinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola del Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Anthony Della Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control deficit in patients with first-episode schizophrenia is associated with complex deviations of early brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Brain Size, Sex, and Sex Chromosome Complement on the Architecture of Human Cortical Folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Fish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,5830 +3822,5854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cerebral Constraints on Reading Skills in School-Age Children: An MRI Study</w:t>
+                <w:t xml:space="preserve">Longitudinal stability of the folding pattern of the anterior cingulate cortex during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ahr</w:t>
+                <w:t xml:space="preserve">C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+                <w:t xml:space="preserve">M. Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.47-54. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.122-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mbe.12098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905219v1</w:t>
+                <w:t xml:space="preserve">hal-02905187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Reliable Sulcal Patterns of the Human Rolandic Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Cerebral Constraints on Reading Skills in School-Age Children: An MRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Mellerio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00410⟩</w:t>
+              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mbe.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044425v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Identification of Reliable Sulcal Patterns of the Human Rolandic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mellerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noël Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hughes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Waters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319835v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lebenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464140v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal stability of the folding pattern of the anterior cingulate cortex during development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tissier</w:t>
+                <w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisher</w:t>
+                <w:t xml:space="preserve">S. Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plaze</w:t>
+                <w:t xml:space="preserve">N. Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.122-127. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2016.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905187v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between simultaneously acquired resting-state regional cerebral glucose metabolism and functional MRI: A PET/MR hybrid scanner study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Aiello</w:t>
+                <w:t xml:space="preserve">“Who is talking to me?” — Self–other attribution of auditory hallucinations and sulcation of the right temporoparietal junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Salvatore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Pappatà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113, pp.111-121. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (1-3), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044459v1</w:t>
+                <w:t xml:space="preserve">hal-04044449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Amad</w:t>
+                <w:t xml:space="preserve">Relationship between simultaneously acquired resting-state regional cerebral glucose metabolism and functional MRI: A PET/MR hybrid scanner study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brunelin</w:t>
+                <w:t xml:space="preserve">Elena Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Krebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Plaze</w:t>
+                <w:t xml:space="preserve">Sabina Pappatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (9), pp.1101-1107. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416615v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power Button Sign: A Newly Described Central Sulcal Pattern on Surface Rendering MR Images of Type 2 Focal Cortical Dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roca</w:t>
+                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Chassoux</w:t>
+                <w:t xml:space="preserve">Ali Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Danière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14140773⟩</w:t>
+              <w:t xml:space="preserve">Mol Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (9), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273890v1</w:t>
+                <w:t xml:space="preserve">hal-02416615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Power Button Sign: A Newly Described Central Sulcal Pattern on Surface Rendering MR Images of Type 2 Focal Cortical Dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mellerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Chassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Danière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 274 (2), pp.500-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14140773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044452v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Who is talking to me?” — Self–other attribution of auditory hallucinations and sulcation of the right temporoparietal junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+                <w:t xml:space="preserve">F. Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Artiges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
+                <w:t xml:space="preserve">B. Djemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044449v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Gorwood</w:t>
+                <w:t xml:space="preserve">Folding of the anterior cingulate cortex partially explains inhibitory control during childhood: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pins</w:t>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Delmaire</w:t>
+                <w:t xml:space="preserve">A. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044463v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904853v1</w:t>
+                <w:t xml:space="preserve">hal-04044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding of the anterior cingulate cortex partially explains inhibitory control during childhood: A longitudinal study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pineau</w:t>
+                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2014.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02904873v1</w:t>
+                <w:t xml:space="preserve">hal-02904853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortex Morphology in First-Episode Psychosis Patients With Neurological Soft Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mouchet-Mages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (4), pp.820-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbs083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging Auditory Hallucinations in Schizophrenia: From Neuroanatomy to Neurochemistry and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Modinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Hubl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Shields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (4), pp.695-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbs066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700801v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01328634v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Do Auditory Hallucinations Come From?&amp;quot;--A Brain Morphometry Study of Schizophrenia Patients With Inner or Outer Space Hallucinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jani Penttila</w:t>
+                <w:t xml:space="preserve">In-vivo measurement of cortical morphology: means and meanings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Januel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Jouvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbp081⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32833a0afc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044497v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo measurement of cortical morphology: means and meanings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Where Do Auditory Hallucinations Come From?&amp;quot;--A Brain Morphometry Study of Schizophrenia Patients With Inner or Outer Space Hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Paillere-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouvent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jani Penttila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32833a0afc⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.212-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbp081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044501v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.127-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triangulation-based magnetic resonance image-guided method for transcranial magnetic stimulation coil positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Andoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (3), pp.123-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.361-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2009.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cortical folding in the human newborn: an early marker of later functional development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the Early Cortical Folding Process in the Preterm Newborn Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borradori-Tolsa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">J Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lazeyras</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lazeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ha-Vinh Leuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awn137⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1444-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhm180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044527v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (3), pp.927-935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity-Based Parcellation of the Cortical Mantle Using q-Ball Diffusion Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.368406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2008/368406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Asymmetries in the Infant Language and Sensori-Motor Networks.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary cortical folding in the human newborn: an early marker of later functional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mangin</w:t>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bihan</w:t>
+                <w:t xml:space="preserve">M. Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borradori-Tolsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lazeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn097⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (8), pp.2028-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awn137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349645v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Early Cortical Folding Process in the Preterm Newborn Brain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Asymmetries in the Infant Language and Sensori-Motor Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lazeyras</w:t>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ha-Vinh Leuchter</w:t>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (6), pp.1444-1454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhm180⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044531v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomically Constrained Surface Parameterization for Cortical Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lecture Notes in Computer Science, 3750 (Pt 2), pp.344-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11566489_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain anatomy in Turner syndrome: evidence for impaired social and spatial-numerical networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Molko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (8), pp.840-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhh042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural alterations of the intraparietal sulcus in a developmental dyscalculia of genetic origin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A primal sketch of the cortex mean curvature: A morphogenesis based approach to study the variability of the folding patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Bruandet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00106-008-1787-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.754-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2003.814781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349694v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal sketch of the cortex mean curvature: A morphogenesis based approach to study the variability of the folding patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Functional and structural alterations of the intraparietal sulcus in a developmental dyscalculia of genetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Boddaert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2003.814781⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (4), pp.847-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00106-008-1787-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044536v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'entraînement au contrôle inhibiteur sur les fonctions exécutives des enfants et des adolescents : approche basée sur un modèle de score de changement latent.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Que nous apprend l'imagerie du cerveau sur le développement neurocognitif et le développement des troubles psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de radiologie (JFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045264v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding variability and normal cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effets de l'entraînement au contrôle inhibiteur sur les fonctions exécutives des enfants et des adolescents : approche basée sur un modèle de score de changement latent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Le Stanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cortical Sulci, Pre-congrès FLUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Cachia; Sylvia Bunge, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044847v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend l'imagerie du cerveau sur le développement neurocognitif et le développement des troubles psychiatriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cortical folding variability and normal cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de radiologie (JFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Cortical Sulci, Pre-congrès FLUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Cachia; Sylvia Bunge, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044871v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress fot integrative developmental cognitive neuroscience FLUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: a latent change score model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences hallucinatoires : du normal au pathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cognitive abilities and training efficiency, between early brain development and late neuroplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044881v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain imaging ethics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les expériences hallucinatoires : du normal au pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAJAL Neuroscience Training Course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044855v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie de l’IFG et efficacité du contrôle inhibiteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Brain imaging ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CAJAL Neuroscience Training Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044877v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive abilities and training efficiency, between early brain development and late neuroplasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Morphologie de l’IFG et efficacité du contrôle inhibiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044874v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se développe le cerveau humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hippocampe dans la schizophrénie : du développement cérébral à l'expression symptomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive abilities, between early brain development and late neuroplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital unilateral upper limb absence flattens the contralateral hand knob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Organization for Human Brain Mapping Meeting (OHBM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Diffeomorphic Cortical Registration Under Manifold Sulcal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.1127-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9655,1133 +9679,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Neural Basis of Fast and Slow Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neural basis of logic</w:t>
+                <w:t xml:space="preserve">Exploring the Neural Basis of fast logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Knops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux – The international congress for integrative developmental cognitive neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924255v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of inhibition network from children to adolescent: cognitive training in children as a developmental speed-up?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Exploring the neural basis of logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux: The Society for Developmental Cognitive Neuroscience</w:t>
+              <w:t xml:space="preserve">Flux – The international congress for integrative developmental cognitive neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057481v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Neural Basis of fast logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
+                <w:t xml:space="preserve">Lateralization of inhibition network from children to adolescent: cognitive training in children as a developmental speed-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachia A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Flux: The Society for Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057174v1</w:t>
+                <w:t xml:space="preserve">hal-04057481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's the impact of socioeconomic status on training-related neuroplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entraînement cognitif peut-il accélérer le développement ? Une analyse en réseau des fonctions exécutives chez les enfants et les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control training induces cortical thickness changes linked to global/local visual abilities in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Datin-Dorrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Cognitive Neuroscience Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal functional MRI study of intensive inhibitory control training at adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloélia Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Connectivity Changes In School-Age Children After Intensive Inhibitory Control Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping (HBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10791,214 +10815,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes en psychologie (Que sais-je ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF [reprise du QSJ? de Maurice Reuchlin, 1969], 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuroscience of Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4121-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11008,567 +11032,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méta-analyse de données d’imagerie par résonnance magnétique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse de l’Université de Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-7605-4846-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Cérébrale des Hallucinations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fossati, Philippe. </w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie cérébrale en psychiatrie: Contributions physiopathologiques de la neuro-imagerie .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Médecine Science, pp.75-88, 2015, 9782257206282</w:t>
+              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466146v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Imagerie Cérébrale des Hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fossati, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
+              <w:t xml:space="preserve">Imagerie cérébrale en psychiatrie: Contributions physiopathologiques de la neuro-imagerie .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Médecine Science, pp.75-88, 2015, 9782257206282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487996v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain : from transition to first-episode psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waters, Flavie; Stephane, Massoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Assessment of Psychosis : a reference book and rating scales for research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014, 9781315885605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Key issues for future research in the neuroscience of hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jardri, Renaud; Cachia, Arnaud; Thomas, Pierre; Pins, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neuroscience of Hallucinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 549-566 p., 2013, 978-1-4614-4120-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11578,117 +11602,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau : du neurone aux apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11698,147 +11722,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachia A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton J.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2006.002, LSIS. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11848,114 +11872,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles statistiques morphométriques et structurels du cortex pour l'étude du développement cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Télécom ParisTech, 2003. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ENST 2003 E 037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12102,51 +12126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tiennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schwizer Ashkenazi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Mccaskey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2024.101369" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont-Lescieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02997829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P E Rollins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Garrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arribas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seyedsalehi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01075-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aiello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Quarantelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm McDonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12664" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Oli&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.150267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mankiw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Reardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw323" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Lapointe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00410" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2016.02.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salvatore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappat&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.03.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Chassoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dani&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140773" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.10.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs083" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paillere-Martinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp081" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32833a0afc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044548v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Andoh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.10.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM48D0TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benders" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borradori-Tolsa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazeyras" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn137" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044531v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benders" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lazeyras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ha-Vinh Leuchter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm180" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouchoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mangin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_43" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riviere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruandet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0KSQ59ST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boddaert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.814781" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044865v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044847v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044871v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044882v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044889v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044859v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057177v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fayolle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924255v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057481v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057174v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059637v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924707v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052081v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059137v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENST 2003 E 037" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tiennot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schwizer Ashkenazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Mccaskey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2024.101369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.355" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont-Lescieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02997829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P E Rollins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Garrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arribas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seyedsalehi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01075-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aiello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Quarantelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm McDonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12664" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Oli&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.150267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mankiw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Reardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw323" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2016.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Lapointe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00410" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.10.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJCHZ1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044459v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salvatore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappat&#224;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.03.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Chassoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dani&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32833a0afc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paillere-Martinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp081" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Andoh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM48D0TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benders" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lazeyras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ha-Vinh Leuchter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm180" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benders" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borradori-Tolsa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazeyras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn137" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouchoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mangin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_43" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349688v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riviere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruandet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0KSQ59ST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044536v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boddaert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.814781" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044871v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044847v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044889v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057177v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fayolle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057174v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045214v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059137v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENST 2003 E 037" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>