--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -247,935 +247,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
+                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Antoine Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Palmis</w:t>
+                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Menu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Graham Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125753v1</w:t>
+                <w:t xml:space="preserve">hal-05379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep transcranial ultrasound stimulation using personalized acoustic metamaterials improves treatment-resistant depression in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufournet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Laval</w:t>
+                <w:t xml:space="preserve">Thomas Tiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rivière</w:t>
+                <w:t xml:space="preserve">Thomas J Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse de Vareilles</w:t>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Murray</w:t>
+                <w:t xml:space="preserve">Alexandre Houdouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.1004 - 1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379993v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep transcranial ultrasound stimulation using personalized acoustic metamaterials improves treatment-resistant depression in humans</w:t>
+                <w:t xml:space="preserve">THE SULCAL PATTERNS OF THE OCCIPITO-TEMPORAL AND ANTERIOR CINGULATE CORTICES INFLUENCE READING AND WRITING IN CHILDREN AND ADULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Attali</w:t>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tiennot</w:t>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Manuel</w:t>
+                <w:t xml:space="preserve">Sarah Palmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Daniel</w:t>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Houdouin</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (3), pp.1004 - 1014. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2025.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335780v1</w:t>
+                <w:t xml:space="preserve">hal-05125753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of general anaesthesia in early childhood on local and global visual processing: a post hoc analysis of the APEX cohort study</w:t>
+                <w:t xml:space="preserve">Effects of parental socioeconomic status on offspring’s fetal neurodevelopment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Salaün</w:t>
+                <w:t xml:space="preserve">Julia Mathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Mélanie Maximino-Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orliac</w:t>
+                <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vivien</w:t>
+                <w:t xml:space="preserve">Gabriela Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (2), pp.344-350. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938395v1</w:t>
+                <w:t xml:space="preserve">hal-04938373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are numerical abilities determined at early age? A brain morphology study in children and adolescents with and without developmental dyscalculia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent network analysis of executive functions across development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Schwizer Ashkenazi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2024.101369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938408v1</w:t>
+                <w:t xml:space="preserve">hal-04583087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parental socioeconomic status on offspring’s fetal neurodevelopment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are numerical abilities determined at early age? A brain morphology study in children and adolescents with and without developmental dyscalculia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Schwizer Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Roell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursina Mccaskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae443⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.101369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2024.101369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938373v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent network analysis of executive functions across development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effects of general anaesthesia in early childhood on local and global visual processing: a post hoc analysis of the APEX cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (2), pp.344-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583087v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitofrontal sulcal patterns in catatonia</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Haroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateralization of the cerebral network of inhibition in children before and after cognitive training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Omont-Lescieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,103 +1563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Deciphering the Fetal Foundation of Normal Cognition and Cognitive Symptoms From Sulcation of the Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Raznahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.240-250. </w:t>
@@ -1691,291 +1691,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest, the trees, and the leaves in preterm children: the impact of prematurity on a visual search task containing three-level hierarchical stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-020-01510-x⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923775v1</w:t>
+                <w:t xml:space="preserve">hal-02506249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in early hippocampus development contribute to visual hallucinations in schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The forest, the trees, and the leaves in preterm children: the impact of prematurity on a visual search task containing three-level hierarchical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0779-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-020-01510-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506249v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex and subtle structural changes in prefrontal cortex induced by inhibitory control training from childhood to adolescence</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloélia Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.100664. </w:t>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Marchitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Quarantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,295 +2893,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interindividual differences in brain anatomy shape reading accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Neurodevelopmental subtypes of bipolar disorder are related to cortical folding patterns: An international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+                <w:t xml:space="preserve">Colm McDonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Emsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1516-x⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905248v1</w:t>
+                <w:t xml:space="preserve">hal-03936740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental subtypes of bipolar disorder are related to cortical folding patterns: An international multicenter study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How interindividual differences in brain anatomy shape reading accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hozer</w:t>
+                <w:t xml:space="preserve">Margot Roëll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colm McDonald</w:t>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Emsell</w:t>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.721-732. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.701-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.12664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1516-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936740v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of stress: a longitudinal MRI study of rat brain structure and connectome</w:t>
               </w:r>
@@ -3295,295 +3295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate cortex sulcation and its differential effects on conflict monitoring in bilinguals and monolinguals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive control deficit in patients with first-episode schizophrenia is associated with complex deviations of early brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola del Maschio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Borst</w:t>
+                <w:t xml:space="preserve">Olivier Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Anthony Della Rosa</w:t>
+                <w:t xml:space="preserve">Raphael Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.57-63. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.150267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325096v1</w:t>
+                <w:t xml:space="preserve">hal-04044436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive control deficit in patients with first-episode schizophrenia is associated with complex deviations of early brain development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anterior cingulate cortex sulcation and its differential effects on conflict monitoring in bilinguals and monolinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
+                <w:t xml:space="preserve">Nicola del Maschio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Gaillard</w:t>
+                <w:t xml:space="preserve">Pasquale Anthony Della Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.87-94. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.150267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044436v1</w:t>
+                <w:t xml:space="preserve">hal-02325096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Brain Size, Sex, and Sex Chromosome Complement on the Architecture of Human Cortical Folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Fish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,1805 +3822,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal stability of the folding pattern of the anterior cingulate cortex during development</w:t>
+                <w:t xml:space="preserve">Early Cerebral Constraints on Reading Skills in School-Age Children: An MRI Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisher</w:t>
+                <w:t xml:space="preserve">E. Ahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plaze</w:t>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.122-127. </w:t>
+              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2016.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mbe.12098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905187v1</w:t>
+                <w:t xml:space="preserve">hal-02905219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Cerebral Constraints on Reading Skills in School-Age Children: An MRI Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Reliable Sulcal Patterns of the Human Rolandic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+                <w:t xml:space="preserve">Charles Mellerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noël Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mind, Brain, and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mbe.12098⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905219v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Reliable Sulcal Patterns of the Human Rolandic Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noël Lapointe</w:t>
+                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Roca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charron</w:t>
+                <w:t xml:space="preserve">Matthew Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Flavie Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00410⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.1124-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044425v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Hallucinations Due to an Imbalance Between Excitatory and Inhibitory Influences on the Brain?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Waters</w:t>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Alderson-Day</w:t>
+                <w:t xml:space="preserve">J. Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbw075⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319835v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lebenberg</w:t>
+                <w:t xml:space="preserve">Longitudinal stability of the folding pattern of the anterior cingulate cortex during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefranc</w:t>
+                <w:t xml:space="preserve">C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Labra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">M. Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.122-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464140v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Who is talking to me?” — Self–other attribution of auditory hallucinations and sulcation of the right temporoparietal junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Relationship between simultaneously acquired resting-state regional cerebral glucose metabolism and functional MRI: A PET/MR hybrid scanner study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+                <w:t xml:space="preserve">Elena Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Artiges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
+                <w:t xml:space="preserve">Sabina Pappatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 169 (1-3), pp.95-100. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044449v1</w:t>
+                <w:t xml:space="preserve">hal-04044459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between simultaneously acquired resting-state regional cerebral glucose metabolism and functional MRI: A PET/MR hybrid scanner study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Aiello</w:t>
+                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Salvatore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">J. Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Pappatà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
+                <w:t xml:space="preserve">M.-O. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113, pp.111-121. </w:t>
+              <w:t xml:space="preserve">Mol Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (9), pp.1101-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044459v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviations in cortex sulcation associated with visual hallucinations in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cachia</w:t>
+                <w:t xml:space="preserve">The Power Button Sign: A Newly Described Central Sulcal Pattern on Surface Rendering MR Images of Type 2 Focal Cortical Dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mellerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Amad</w:t>
+                <w:t xml:space="preserve">Francine Chassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brunelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Plaze</w:t>
+                <w:t xml:space="preserve">Florian Danière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2014.140⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 274 (2), pp.500-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.14140773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416615v1</w:t>
+                <w:t xml:space="preserve">hal-02273890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power Button Sign: A Newly Described Central Sulcal Pattern on Surface Rendering MR Images of Type 2 Focal Cortical Dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roca</w:t>
+                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Chassoux</w:t>
+                <w:t xml:space="preserve">F. Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Danière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">B. Djemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.14140773⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273890v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Boumezbeur</w:t>
+                <w:t xml:space="preserve">“Who is talking to me?” — Self–other attribution of auditory hallucinations and sulcation of the right temporoparietal junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Djemaï</w:t>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bottlaender</w:t>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (1-3), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044452v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding of the anterior cingulate cortex partially explains inhibitory control during childhood: A longitudinal study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+                <w:t xml:space="preserve">A Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pineau</w:t>
+                <w:t xml:space="preserve">P Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904873v1</w:t>
+                <w:t xml:space="preserve">hal-04044463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal connectivity of the hippocampal complex in auditory and visual hallucinations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gorwood</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Delmaire</w:t>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044463v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shape of the ACC Contributes to Cognitive Control Efficiency in Preschoolers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Vidal</w:t>
+                <w:t xml:space="preserve">Folding of the anterior cingulate cortex partially explains inhibitory control during childhood: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">A. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), pp.96-106. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904853v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
               </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5752,64 +5752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortex Morphology in First-Episode Psychosis Patients With Neurological Soft Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Hubl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Shields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (4), pp.695-703. </w:t>
@@ -6014,286 +6014,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
+                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
+                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01328634v1</w:t>
+                <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillard</w:t>
+                <w:t xml:space="preserve">Nadia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
+                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700801v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo measurement of cortical morphology: means and meanings</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Auditory Hallucinations Come From?&amp;quot;--A Brain Morphometry Study of Schizophrenia Patients With Inner or Outer Space Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillere-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6530,51 +6530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,51 +6801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6928,204 +6928,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Early Cortical Folding Process in the Preterm Newborn Brain</w:t>
+                <w:t xml:space="preserve">Primary cortical folding in the human newborn: an early marker of later functional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dubois</w:t>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Benders</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M. Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borradori-Tolsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ha-Vinh Leuchter</w:t>
+                <w:t xml:space="preserve">F. Lazeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (6), pp.1444-1454. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (8), pp.2028-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhm180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awn137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044531v1</w:t>
+                <w:t xml:space="preserve">hal-04044527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,295 +7342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cortical folding in the human newborn: an early marker of later functional development</w:t>
+                <w:t xml:space="preserve">Structural Asymmetries in the Infant Language and Sensori-Motor Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benders</w:t>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borradori-Tolsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">J. F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lazeyras</w:t>
+                <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 131 (8), pp.2028-2041. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.414-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awn137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044527v1</w:t>
+                <w:t xml:space="preserve">hal-00349645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Asymmetries in the Infant Language and Sensori-Motor Networks.</w:t>
+                <w:t xml:space="preserve">Mapping the Early Cortical Folding Process in the Preterm Newborn Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
+                <w:t xml:space="preserve">J Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cachia</w:t>
+                <w:t xml:space="preserve">M Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mangin</w:t>
+                <w:t xml:space="preserve">F Lazeyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bihan</w:t>
+                <w:t xml:space="preserve">R Ha-Vinh Leuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 19 (2), pp.414-423. </w:t>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1444-1454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhm180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349645v1</w:t>
+                <w:t xml:space="preserve">hal-04044531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomically Constrained Surface Parameterization for Cortical Localization</w:t>
               </w:r>
@@ -7655,51 +7655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7763,77 +7763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain anatomy in Turner syndrome: evidence for impaired social and spatial-numerical networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Molko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7896,51 +7896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,51 +7948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t>
@@ -8036,307 +8036,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal sketch of the cortex mean curvature: A morphogenesis based approach to study the variability of the folding patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional and structural alterations of the intraparietal sulcus in a developmental dyscalculia of genetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Kherif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boddaert</w:t>
+                <w:t xml:space="preserve">Marie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (6), pp.754-765. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (4), pp.847-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2003.814781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00106-008-1787-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044536v1</w:t>
+                <w:t xml:space="preserve">hal-00349694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural alterations of the intraparietal sulcus in a developmental dyscalculia of genetic origin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A primal sketch of the cortex mean curvature: A morphogenesis based approach to study the variability of the folding patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bruandet</w:t>
+                <w:t xml:space="preserve">F. Kherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00106-008-1787-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.754-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2003.814781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349694v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8354,51 +8354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend l'imagerie du cerveau sur le développement neurocognitif et le développement des troubles psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de radiologie (JFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,103 +8492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'entraînement au contrôle inhibiteur sur les fonctions exécutives des enfants et des adolescents : approche basée sur un modèle de score de changement latent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8613,51 +8613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding variability and normal cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cortical Sulci, Pre-congrès FLUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Cachia; Sylvia Bunge, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8682,90 +8682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8807,103 +8807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control training on executive functions of children and adolescents: a latent change score model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8922,333 +8922,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive abilities and training efficiency, between early brain development and late neuroplasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les expériences hallucinatoires : du normal au pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044874v1</w:t>
+                <w:t xml:space="preserve">hal-04044881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences hallucinatoires : du normal au pathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Brain imaging ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CAJAL Neuroscience Training Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044881v1</w:t>
+                <w:t xml:space="preserve">hal-04044855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain imaging ethics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morphologie de l’IFG et efficacité du contrôle inhibiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAJAL Neuroscience Training Course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044855v1</w:t>
+                <w:t xml:space="preserve">hal-04044877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie de l’IFG et efficacité du contrôle inhibiteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cognitive abilities and training efficiency, between early brain development and late neuroplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044877v1</w:t>
+                <w:t xml:space="preserve">hal-04044874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se développe le cerveau humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9267,221 +9267,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hippocampe dans la schizophrénie : du développement cérébral à l'expression symptomatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cognitive abilities, between early brain development and late neuroplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044889v1</w:t>
+                <w:t xml:space="preserve">hal-04044859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive abilities, between early brain development and late neuroplasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'hippocampe dans la schizophrénie : du développement cérébral à l'expression symptomatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044859v1</w:t>
+                <w:t xml:space="preserve">hal-04044889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital unilateral upper limb absence flattens the contralateral hand knob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9536,77 +9536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Diffeomorphic Cortical Registration Under Manifold Sulcal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Neural Basis of fast logic</w:t>
+                <w:t xml:space="preserve">Exploring the neural basis of logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
@@ -9891,513 +9891,513 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Flux – The international congress for integrative developmental cognitive neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057174v1</w:t>
+                <w:t xml:space="preserve">hal-03924255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the neural basis of logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
+                <w:t xml:space="preserve">Lateralization of inhibition network from children to adolescent: cognitive training in children as a developmental speed-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachia A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux – The international congress for integrative developmental cognitive neuroscience</w:t>
+              <w:t xml:space="preserve">Flux: The Society for Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924255v1</w:t>
+                <w:t xml:space="preserve">hal-04057481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of inhibition network from children to adolescent: cognitive training in children as a developmental speed-up?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What's the impact of socioeconomic status on training-related neuroplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux: The Society for Developmental Cognitive Neuroscience</w:t>
+              <w:t xml:space="preserve">Flux Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057481v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's the impact of socioeconomic status on training-related neuroplasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Menu</w:t>
+                <w:t xml:space="preserve">Exploring the Neural Basis of fast logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059637v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un entraînement cognitif peut-il accélérer le développement ? Une analyse en réseau des fonctions exécutives chez les enfants et les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10435,51 +10435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control training induces cortical thickness changes linked to global/local visual abilities in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10560,51 +10560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal functional MRI study of intensive inhibitory control training at adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloélia Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,77 +10698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping (HBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
@@ -10829,64 +10829,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes en psychologie (Que sais-je ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF [reprise du QSJ? de Maurice Reuchlin, 1969], 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10917,51 +10917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuroscience of Hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,77 +11046,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méta-analyse de données d’imagerie par résonnance magnétique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse de l’Université de Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en neuroéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-7605-4846-6</w:t>
@@ -11139,311 +11139,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imagerie Cérébrale des Hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fossati, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
+              <w:t xml:space="preserve">Imagerie cérébrale en psychiatrie: Contributions physiopathologiques de la neuro-imagerie .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Médecine Science, pp.75-88, 2015, 9782257206282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487996v1</w:t>
+                <w:t xml:space="preserve">hal-02466146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Cérébrale des Hallucinations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sulcus Identification and Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fossati, Philippe. </w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthur W. Toga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie cérébrale en psychiatrie: Contributions physiopathologiques de la neuro-imagerie .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Médecine Science, pp.75-88, 2015, 9782257206282</w:t>
+              <w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.365-371, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466146v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain : from transition to first-episode psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waters, Flavie; Stephane, Massoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Assessment of Psychosis : a reference book and rating scales for research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014, 9781315885605</w:t>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jardri, Renaud; Cachia, Arnaud; Thomas, Pierre; Pins, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neuroscience of Hallucinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 549-566 p., 2013, 978-1-4614-4120-5</w:t>
@@ -11616,77 +11616,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau : du neurone aux apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11736,90 +11736,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation de la surface corticale à partir d'une parcellisation en gyri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachia A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton J.-L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11886,51 +11886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles statistiques morphométriques et structurels du cortex pour l'étude du développement cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Télécom ParisTech, 2003. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ENST 2003 E 037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12126,51 +12126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tiennot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schwizer Ashkenazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Mccaskey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2024.101369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.355" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont-Lescieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02997829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P E Rollins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Garrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arribas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seyedsalehi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01075-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aiello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Quarantelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm McDonald" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12664" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Oli&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.150267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mankiw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Reardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw323" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2016.02.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Lapointe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00410" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.10.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJCHZ1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044459v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salvatore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappat&#224;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.03.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Chassoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dani&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140773" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32833a0afc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paillere-Martinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp081" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Andoh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM48D0TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benders" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lazeyras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ha-Vinh Leuchter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm180" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benders" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borradori-Tolsa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazeyras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn137" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouchoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mangin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_43" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349688v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riviere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruandet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0KSQ59ST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044536v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boddaert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.814781" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044871v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044847v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044889v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057177v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fayolle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057174v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045214v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059137v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENST 2003 E 037" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tiennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Manuel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05125753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Palmis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.355" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schwizer Ashkenazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Roell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursina Mccaskey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2024.101369" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Moyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont-Lescieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Raznahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2021.712862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506249v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0779-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02997829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen P E Rollins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane R Garrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arribas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seyedsalehi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01075-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aiello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Quarantelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.04.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm McDonald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12664" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1516-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.244" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Oli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.150267" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fish" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mankiw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Reardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw323" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tissier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ahr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FHRXSCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mellerio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Lapointe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00410" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02319835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Waters" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Alderson-Day" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbw075" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905187v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2016.02.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Salvatore" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Pappat&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.03.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02416615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Krebs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2014.140" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Chassoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dani&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.14140773" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.10.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJCHZ1X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gorwood" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delmaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.181" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00459" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mouchet-Mages" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Modinos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hubl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Shields" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbs066" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32833a0afc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paillere-Martinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp081" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Andoh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.10.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM48D0TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benders" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borradori-Tolsa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lazeyras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn137" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/368406" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benders" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lazeyras" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ha-Vinh Leuchter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhm180" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouchoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mangin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11566489_43" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349688v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riviere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruandet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-0KSQ59ST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bruandet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00106-008-1787-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KB3R5Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boddaert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.814781" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044865v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044871v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044847v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044881v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044855v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044882v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Makin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057177v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fayolle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Omont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia A." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04057174v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045214v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4121-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052081v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02466146v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487996v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375928v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059137v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488833v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.-L." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ENST 2003 E 037" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>