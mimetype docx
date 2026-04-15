--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -261,1974 +261,1974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond the residential neighbourhood for the assessment of daily noise exposure: experimental evidence with space time activity data</w:t>
+                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chaix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319868v1</w:t>
+                <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320189v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Internoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319861v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Tirico</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319847v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving beyond the residential neighbourhood for the assessment of daily noise exposure: experimental evidence with space time activity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bécarie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320177v1</w:t>
+                <w:t xml:space="preserve">hal-05319868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Escar-Otin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683861v1</w:t>
+                <w:t xml:space="preserve">hal-04736004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Siliézar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683877v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal mapping of urban noise exposure: insights from the agent-based transport model of the Nantes metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.161-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_1842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736004v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France. pp.408-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986330v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal mapping of urban noise exposure: insights from the agent-based transport model of the Nantes metropolitan area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_1842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769267v1</w:t>
+                <w:t xml:space="preserve">hal-04683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sengelin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757919v1</w:t>
+                <w:t xml:space="preserve">hal-05319828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiello Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Nygren</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319828v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
+              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315428v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,64 +2266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie du bruit plus rapide et plus précise combinant méta-modélisation et assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,64 +2361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis to monitor the effects of COVID-19 lockdown on the urban sound environment of Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,64 +2495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2607,64 +2607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jacquesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,299 +2709,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bert de Coensel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.1266-1277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676009v1</w:t>
+                <w:t xml:space="preserve">hal-01635393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Petiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics'17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635393v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the use of mobile sensors for noise and black carbon measurements in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données acoustiques pour l'estimation des polluants liés au trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rademaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,103 +3209,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale comparison of modeling chains for traffic-related air pollutant emission assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129, pp.106354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,103 +3339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing accessibility to quiet and green areas at the city scale using an agent-based transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 263, pp.105452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,64 +3495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Baclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3599,103 +3599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t>
@@ -3733,103 +3733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including everyday mobility with agent-based models in the assessment of critical areas of noise exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130, pp.106551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,425 +3857,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-specific, activity-based noise impact assessment using noise exposure cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Current limitations and opportunities for improvements of agent-based transport models for noise exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, pp.105278. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.122129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764069v1</w:t>
+                <w:t xml:space="preserve">hal-04764066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current limitations and opportunities for improvements of agent-based transport models for noise exposure assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Individual-level activity-based modeling and indicators for assessing construction sites noise exposure in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hankach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122129⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764066v1</w:t>
+                <w:t xml:space="preserve">hal-04411562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-level activity-based modeling and indicators for assessing construction sites noise exposure in urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Agent-specific, activity-based noise impact assessment using noise exposure cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 101, pp.105188. </w:t>
+              <w:t xml:space="preserve">, 2024, 103, pp.105278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411562v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal noise exposure during daily commutes and subjectively reported stress: A trip stage level analysis of MobiliSense data</w:t>
               </w:r>
@@ -4287,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.101612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4378,90 +4378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4512,90 +4512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,77 +4655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4770,451 +4770,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494180v1</w:t>
+                <w:t xml:space="preserve">hal-03388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inverse modeling and joint state-parameter estimation with a noise mapping meta-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (6), pp.3961-3974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0004984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388093v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse modeling and joint state-parameter estimation with a noise mapping meta-model</w:t>
+                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (6), pp.3961-3974. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.107938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0004984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494187v1</w:t>
+                <w:t xml:space="preserve">hal-04494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bécarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,77 +5274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory sensory saliency as a better predictor of change than sound amplitude in pleasantness assessment of reproduced urban soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlo Filipan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,351 +5389,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Modelling of the Temporal Variability of Urban Sound Levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925442v1</w:t>
+                <w:t xml:space="preserve">hal-01926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Modelling of the Temporal Variability of Urban Sound Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.94 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926210v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (3), pp.430 - 443. </w:t>
@@ -5784,77 +5784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5879,90 +5879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and Continuous Pleasantness Estimation of the Soundscape Perceived during Walking Trips through Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,64 +6039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6143,90 +6143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et estimation du bruit de trafic dans l’environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86-87, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,90 +6296,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des environnements sonores, en ville et à l'échelle du quartier du point de vue du passant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -6479,51 +6479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF1C5DE6"/>
+    <w:nsid w:val="CFFACFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,51 +6879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1261-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonoreze.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symexpo.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rademaker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Poppel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Theunis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1261-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonoreze.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symexpo.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rademaker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Poppel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Theunis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>