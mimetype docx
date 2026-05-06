--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -261,1974 +261,1974 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
+                <w:t xml:space="preserve">Moving beyond the residential neighbourhood for the assessment of daily noise exposure: experimental evidence with space time activity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fancello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320189v1</w:t>
+                <w:t xml:space="preserve">hal-05319868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319847v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Internoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320176v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Traffic-Related Human Exposure in Urban Areas: Improving Hotspot Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
+              <w:t xml:space="preserve">TaP Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320177v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond the residential neighbourhood for the assessment of daily noise exposure: experimental evidence with space time activity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fancello</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319868v1</w:t>
+                <w:t xml:space="preserve">hal-05320177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736004v1</w:t>
+                <w:t xml:space="preserve">hal-04683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France. pp.408-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986330v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal mapping of urban noise exposure: insights from the agent-based transport model of the Nantes metropolitan area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An action-oriented participatory research methodology involving residents, elected representatives and researchers: a case study in Rezé, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Escar-Otin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.161-169, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_1842⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769267v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+                <w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Siliézar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683877v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
+                <w:t xml:space="preserve">Spatio-temporal mapping of urban noise exposure: insights from the agent-based transport model of the Nantes metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.161-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_1842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683861v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319828v1</w:t>
+                <w:t xml:space="preserve">hal-04757919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nygren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315428v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pollutant emissions on an urban area using different traffic simulation approaches: multi-agent modelling and microscopic modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiello Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP&amp;SE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Goteborg, Sweden. 5p</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757919v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,64 +2266,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie du bruit plus rapide et plus précise combinant méta-modélisation et assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,64 +2361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis to monitor the effects of COVID-19 lockdown on the urban sound environment of Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,64 +2495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sensor network for characterizing the sound environment in Lorient (France) through an automatic assessment of traffic, voice and bird presence ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2607,64 +2607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jacquesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,299 +2709,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Petiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics'17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635393v1</w:t>
+                <w:t xml:space="preserve">hal-01676009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Creation of a corpus of realistic urban sound scenes with controlled acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert de Coensel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, MA, United States. pp.1266-1277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676009v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the use of mobile sensors for noise and black carbon measurements in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données acoustiques pour l'estimation des polluants liés au trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rademaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,103 +3209,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale comparison of modeling chains for traffic-related air pollutant emission assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129, pp.106354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,103 +3339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing accessibility to quiet and green areas at the city scale using an agent-based transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 263, pp.105452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,64 +3495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Baclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3599,103 +3599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t>
@@ -3733,103 +3733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including everyday mobility with agent-based models in the assessment of critical areas of noise exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130, pp.106551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,239 +3857,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current limitations and opportunities for improvements of agent-based transport models for noise exposure assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-specific, activity-based noise impact assessment using noise exposure cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 368, pp.122129. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.105278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764066v1</w:t>
+                <w:t xml:space="preserve">hal-04764069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-level activity-based modeling and indicators for assessing construction sites noise exposure in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hankach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vandanjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.105188. </w:t>
@@ -4121,161 +4125,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-specific, activity-based noise impact assessment using noise exposure cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Current limitations and opportunities for improvements of agent-based transport models for noise exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, pp.105278. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.122129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2024.105278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764069v1</w:t>
+                <w:t xml:space="preserve">hal-04764066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal noise exposure during daily commutes and subjectively reported stress: A trip stage level analysis of MobiliSense data</w:t>
               </w:r>
@@ -4287,64 +4287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Bista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.101612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4378,90 +4378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4512,90 +4512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,77 +4655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoiseCapture smartphone application as pedagogical support for education and public awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4770,451 +4770,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.107938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388093v1</w:t>
+                <w:t xml:space="preserve">hal-04494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse modeling and joint state-parameter estimation with a noise mapping meta-model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (6), pp.3961-3974. </w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0004984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494187v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
+                <w:t xml:space="preserve">Inverse modeling and joint state-parameter estimation with a noise mapping meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.107938. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (6), pp.3961-3974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0004984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494180v1</w:t>
+                <w:t xml:space="preserve">hal-04494187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bécarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,77 +5274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory sensory saliency as a better predictor of change than sound amplitude in pleasantness assessment of reproduced urban soundscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlo Filipan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5389,351 +5389,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Modelling of the Temporal Variability of Urban Sound Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.94 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926210v1</w:t>
+                <w:t xml:space="preserve">hal-01925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Modelling of the Temporal Variability of Urban Sound Levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925442v1</w:t>
+                <w:t xml:space="preserve">hal-01926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (3), pp.430 - 443. </w:t>
@@ -5784,77 +5784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5879,90 +5879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and Continuous Pleasantness Estimation of the Soundscape Perceived during Walking Trips through Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,64 +6039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6143,90 +6143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et estimation du bruit de trafic dans l’environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86-87, pp.54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,90 +6296,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des environnements sonores, en ville et à l'échelle du quartier du point de vue du passant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -6479,51 +6479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFFACFED"/>
+    <w:nsid w:val="0F105EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,51 +6879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1261-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonoreze.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symexpo.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rademaker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Poppel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Theunis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-can" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1261-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonoreze.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symexpo.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rademaker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinit Mishra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine van Poppel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Theunis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04278668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Limin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2023.101612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>