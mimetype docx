--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -859,230 +859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01398978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
+                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
+                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1094,464 +1094,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Dolhopolov</w:t>
+                <w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Teriihoania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677865v1</w:t>
+                <w:t xml:space="preserve">hal-04781943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
+                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.303-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156089v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04781943v1</w:t>
+                <w:t xml:space="preserve">hal-04677865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
+                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.303-316, </w:t>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.32-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156120v1</w:t>
+                <w:t xml:space="preserve">hal-04156089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Blockchain-Powered Metadata Catalog in Data Mesh Architecture</w:t>
               </w:r>
@@ -1641,103 +1641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hersog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLOCKCHAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2916,209 +2916,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
+                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
+              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.217-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
+                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
+                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.217-224, </w:t>
+              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing history in graph-oriented nosql databases: A versioning system</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.437-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,51 +3973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29EE004D"/>
+    <w:nsid w:val="C9FEAB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4204,51 +4204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-castelltort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0305-2231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156134v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202402.0989.v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04987447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-castelltort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0305-2231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156134v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202402.0989.v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04987447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>