--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -859,230 +859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01398978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
+                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
+                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1094,464 +1094,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781943v1</w:t>
+                <w:t xml:space="preserve">hal-04677865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
+                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_22⟩</w:t>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.32-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156120v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Dolhopolov</w:t>
+                <w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Teriihoania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677865v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
+                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.32-40, </w:t>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.303-316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156089v1</w:t>
+                <w:t xml:space="preserve">hal-04156120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Blockchain-Powered Metadata Catalog in Data Mesh Architecture</w:t>
               </w:r>
@@ -1641,51 +1641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hersog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLOCKCHAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2916,209 +2916,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
+                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.217-224, </w:t>
+              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
+                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
+              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.217-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
+                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing history in graph-oriented nosql databases: A versioning system</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.437-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,51 +3973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9FEAB72"/>
+    <w:nsid w:val="0CF07987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4204,51 +4204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-castelltort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0305-2231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156134v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202402.0989.v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04987447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-castelltort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0305-2231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2017.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156134v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202402.0989.v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Gregorio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566036v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDiS49545.2020.9296483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04987447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>