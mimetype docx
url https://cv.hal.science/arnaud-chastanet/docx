--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -2097,252 +2097,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dominguez Escobar Dominguez Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro H. A. H. Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Wedlich-Söldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 333 (6039), pp.225-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646299v1</w:t>
+                <w:t xml:space="preserve">hal-01000382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland R. Wedlich-Söldner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 333 (6039), pp.225-2258. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6366-6374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000382v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadly heterogeneous activation of the master regulator for sporulation in Bacillus subtilis</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilah Rahn-Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errett C Hobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (40), pp.15547-15552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engulfment during sporulation in Bacillus subtilis is governed by a multi-protein complex containing tandemly acting autolysins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1), pp.139-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,248 +2811,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamila Nair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Msadek</w:t>
+                <w:t xml:space="preserve">Michel Debarbouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (11), pp.6887-6891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671057v1</w:t>
+                <w:t xml:space="preserve">hal-02681992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Derre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Shamila Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (11), pp.6887-6891. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (4), pp.1165-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681992v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics reveal novel heat shock regulatory mechanisms in Staphylococcus aureus and other Gram-positive bacteria</w:t>
               </w:r>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (4), pp.1061-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClpP of Streptococcus salivarius is a novel member of the dually regulated class of stress response genes in gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 185 (2), pp.683-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 183 (24), pp.7295-7307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3769,96 +3769,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
+                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Aymerich; Matthieu Julles, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286352v1</w:t>
+                <w:t xml:space="preserve">hal-04286390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
@@ -3907,96 +3907,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
+                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Bacell 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Aymerich; Matthieu Julles, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286390v1</w:t>
+                <w:t xml:space="preserve">hal-04286352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controversial view of the bacterial &amp;quot;cytoskeletal&amp;quot; protein MreB dynamics</w:t>
               </w:r>
@@ -6150,51 +6150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple levels of regulation control the proper timing of spo0A expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6396,51 +6396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH ANNUAL BOSTON BACTERIAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ASM Conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6586,64 +6586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamila Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6681,51 +6681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress response gene regulation in Staphylococcus aureus: a new regulatory mechanism of chaperone expression revealed in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Azoulay-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ASM Conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Asheville, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6992,51 +6992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp gene regulation in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7087,248 +7087,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
+              <w:t xml:space="preserve">Cytoskeleton dynamics: methods and protocols, methods in molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-145, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675140v1</w:t>
+                <w:t xml:space="preserve">hal-02918513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytoskeleton dynamics: methods and protocols, methods in molecular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
+              <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918513v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
               </w:r>
@@ -7353,99 +7353,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+              <w:t xml:space="preserve">, 2101, p. 123-133, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918510v1</w:t>
+                <w:t xml:space="preserve">hal-03675140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8466,51 +8466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B54C9BFD"/>
+    <w:nsid w:val="71F41AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8697,51 +8697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>