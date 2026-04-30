--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -717,2778 +717,2644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Membrane Localization of RNase Y in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Hamouche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.03337-19⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2101, p. 135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530162v1</w:t>
+                <w:t xml:space="preserve">hal-03675141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Membrane Localization of RNase Y in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saravuth Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2101, p. 135-145. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03337-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675141v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Membrane Localization of RNase Y in Bacillus subtilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MreB forms subdiffraction nanofilaments during active growth in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Rocca</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.03337-19⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.e01879-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01879-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918505v1</w:t>
+                <w:t xml:space="preserve">hal-02622137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB forms subdiffraction nanofilaments during active growth in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Shigella&amp;lt;/em&amp;gt; Mreb promotes polar IcsA positioning for actin tail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Krokowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharanjeet Atwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiaprimen Lobato-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.226217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01879-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622137v1</w:t>
+                <w:t xml:space="preserve">hal-02620688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Shigella&amp;lt;/em&amp;gt; Mreb promotes polar IcsA positioning for actin tail formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Septins Recognize and Entrap Dividing Bacterial Cells for Delivery to Lysosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Krokowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damiaprimen Lobato-Marquez</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Lobato-Márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.866-874.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.226217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620688v1</w:t>
+                <w:t xml:space="preserve">hal-02626461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septins Recognize and Entrap Dividing Bacterial Cells for Delivery to Lysosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damián Lobato-Márquez</w:t>
+                <w:t xml:space="preserve">PamR, a new MarR-like regulator affecting prophages and metabolic genes expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626461v1</w:t>
+                <w:t xml:space="preserve">hal-02628490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PamR, a new MarR-like regulator affecting prophages and metabolic genes expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
+                <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628490v1</w:t>
+                <w:t xml:space="preserve">hal-02619986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619986v1</w:t>
+                <w:t xml:space="preserve">hal-02631205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">An early cytoplasmic step of peptidoglycan synthesis is associated to MreB in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Stéphanie Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dominguez-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (2), pp.348-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631205v1</w:t>
+                <w:t xml:space="preserve">hal-01204305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early cytoplasmic step of peptidoglycan synthesis is associated to MreB in Bacillus subtilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The actin-like MreB proteins in Bacillus subtilis : a new turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.1582-1606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204305v1</w:t>
+                <w:t xml:space="preserve">hal-01204352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actin-like MreB proteins in Bacillus subtilis : a new turn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dominguez Escobar Dominguez Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro H. A. H. Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Wedlich-Söldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 333 (6039), pp.225-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204352v1</w:t>
+                <w:t xml:space="preserve">hal-01000382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6366-6374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000382v1</w:t>
+                <w:t xml:space="preserve">hal-02646299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
+                <w:t xml:space="preserve">Broadly heterogeneous activation of the master regulator for sporulation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Vitkup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Cheng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun S Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (18), pp.8486-8491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1002499107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646299v1</w:t>
+                <w:t xml:space="preserve">hal-02667835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadly heterogeneous activation of the master regulator for sporulation in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel pathways of repression and antirepression governing the transition to stationary phase in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison V Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilah Rahn-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errett C Hobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (18), pp.8486-8491. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 105 (40), pp.15547-15552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0805203105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1002499107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667835v1</w:t>
+                <w:t xml:space="preserve">hal-02665284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel pathways of repression and antirepression governing the transition to stationary phase in Bacillus subtilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engulfment during sporulation in Bacillus subtilis is governed by a multi-protein complex containing tandemly acting autolysins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (1), pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05652.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0805203105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665284v1</w:t>
+                <w:t xml:space="preserve">hal-02662352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engulfment during sporulation in Bacillus subtilis is governed by a multi-protein complex containing tandemly acting autolysins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clp ATPases are required for stress tolerance, intracellular replication and biofilm formation in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Frees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saara Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64 (1), pp.139-152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 54 (5), pp.1445-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04368.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.05652.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662352v1</w:t>
+                <w:t xml:space="preserve">hal-02683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clp ATPases are required for stress tolerance, intracellular replication and biofilm formation in Staphylococcus aureus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorte Frees</w:t>
+                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (11), pp.6887-6891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04368.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683451v1</w:t>
+                <w:t xml:space="preserve">hal-02681992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Derre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamila Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (4), pp.1165-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681992v1</w:t>
+                <w:t xml:space="preserve">hal-02671057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveal novel heat shock regulatory mechanisms in Staphylococcus aureus and other Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Derre</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47 (4), pp.1061-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03355.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671057v1</w:t>
+                <w:t xml:space="preserve">hal-02679452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveal novel heat shock regulatory mechanisms in Staphylococcus aureus and other Gram-positive bacteria</w:t>
+                <w:t xml:space="preserve">ClpP of Streptococcus salivarius is a novel member of the dually regulated class of stress response genes in gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 185 (2), pp.683-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.185.2.683-687.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03355.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679452v1</w:t>
+                <w:t xml:space="preserve">hal-02682899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClpP of Streptococcus salivarius is a novel member of the dually regulated class of stress response genes in gram-positive bacteria</w:t>
+                <w:t xml:space="preserve">Regulation of Streptococcus pneumoniae clp genes and their role in competence development and stress survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Claverys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 185 (2), pp.683-687. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 183 (24), pp.7295-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.24.7295-7307.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.185.2.683-687.2003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682899v1</w:t>
+                <w:t xml:space="preserve">hal-02683196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Streptococcus pneumoniae clp genes and their role in competence development and stress survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of homologous recombination by the plasmid MucA'B complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Venderbure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Msadek</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bailone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 183 (24), pp.7295-7307. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 181 (4), pp.1249-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.181.4.1249-1255.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3498,1258 +3364,1258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex spatiotemporal expression of termination factor Rho highlights its involvement in spore morphogenesis and revival in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stuggart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cells build their wall: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité - Laboratoire IAME - INSERM, Hôpital Bichat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imane El Meouche, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructure and dynamics of actin-like MreB filaments in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Saclay Microbe Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Gif s/Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
+                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Bacell 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Aymerich; Matthieu Julles, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286390v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magdalena Bezanilla, Aug 2016, Andover, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
+                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Aymerich; Matthieu Julles, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286352v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controversial view of the bacterial &amp;quot;cytoskeletal&amp;quot; protein MreB dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité - Dpt of Microbiology, Immunology and Cancer biology - University of Virginia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Derré, Feb 2016, Charlottesville (Virginia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the actin-like “cytoskeleton” in the control of cell shape in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité - Laboratoire SQPOV - INRA Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Brousolle, Jul 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the essential WalKR 2-component system in lethality of mreB mutants in Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Gram-positive micro-organisms (17th International Conference on Bacilli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Perego, Jun 2013, Montecatini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La synthèse de la paroi et le rôle du cytosquelette dans l’acquisition de la forme chez les bactéries non-sphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance publique commune Académie des sciences et Académie d’agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MreB dynamics and morphogenetic function in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial cell surfaces - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kevin Young; Tracy Palmer, Jun 2012, Mont Snow, Vt, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MreB dynamics and morphogenetic function in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ASM conference on Prokaryotic and Cell Biology Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad heterogeneity in Spo0A activation controls cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité - Laboratoire LCB - Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tam Mignot, Mar 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SYSTEMS BIOLOGY APPROACH TO UNDERSTANDING HOW BACILLUS MAKES UP ITS MIND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLAST X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Cuernavaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in Spo0A activation drives bimodality during sporulation in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH ANNUAL BOSTON BACTERIAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, competence and virulence: role and regulation of clp genes in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Molecular Microbiology Meeting – Bacterial Pathogenesis - Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, competence and virulence: role and regulation of clp genes in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistance and virulence of Gram-positive bacteria, French Society for Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4759,65 +4625,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CozEs Control Membrane Homeostasis During Sporulation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,2409 +4691,2409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Great Wall Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of a bacterial actin-like MreB reveals actin-like and actin-unlike properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars D. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars D. Renner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Sarah Benlamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International conference on Bacilli and Gram-Positive bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of cell width determinants of Bacillus subtilis by HCS microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Deboosere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Deboosere</w:t>
+                <w:t xml:space="preserve">A Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vandeputte</w:t>
+                <w:t xml:space="preserve">P Evouna-Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lejard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Great Wall symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of MreB from a Gram-positive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Great Wall symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screen for suppressor of mbl/mreB mutants suggests a link between YmcA, YmdB and cell shape control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba de San Eustaquio-Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Great Wall symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depleting essential proteins of the peptidoglycan elongation machinery affects the localization and dynamics of the cytoskeletal MreB protein in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International conference on Bacilli and Gram+ bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhizhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhizhong</w:t>
+                <w:t xml:space="preserve">Cornilleau Charlène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirouze Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Bacilli and Gram-Positive Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Andover, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Super-resolution approaches: case study with the membrane-associated actin-like protein MreB of B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium de microscopie photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall synthesis and role of bacterial cytoskeleton in shape acquisition and maintenance in non-spherical bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioImaging advanced Training (BIAT) course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Gif s/Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MreB motion in Bacillus subtilis: the need for speed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dominguez-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Palcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Palcy</w:t>
+                <w:t xml:space="preserve">Rueff Anne-Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Wedlich-Söldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ASM conference on Prokaryotic and Cell Biology Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mreB and mbl suppressor mutants in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+                <w:t xml:space="preserve">Anne-Stephanie Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Stephanie Rueff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Network 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple levels of regulation control the proper timing of spo0A expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in Spo0A activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Vitkup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+                <w:t xml:space="preserve">Thomas M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a quantitative model for the genetic circuitry controlling entry into sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+                <w:t xml:space="preserve">Thomas M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Norman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH ANNUAL BOSTON BACTERIAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying new developmental genes in Streptomyces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ASM Conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamila Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress response gene regulation in Staphylococcus aureus: a new regulatory mechanism of chaperone expression revealed in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, competence and virulence: role and regulation of clp genes in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E Azoulay-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ASM Conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Asheville, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of clp genes in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp gene regulation in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton dynamics: methods and protocols, methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-145, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7236,504 +7102,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+              <w:t xml:space="preserve">, 2101, pp.123-133, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918510v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03675140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-driven membrane binding and polymerization of bacterial actin MreB promotes local membrane fluidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Adriaans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Álvarez-Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Adriaans</w:t>
+                <w:t xml:space="preserve">Céline Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Álvarez-Mena</w:t>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kee Siang Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization cycle of actin homolog MreB from a Gram-positive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7755,107 +7504,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benlamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7907,73 +7656,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high content microscopy screening identifies new genes involved in cell width control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8025,169 +7774,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Evouna-Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the 3-under-2 principle of cell wall growth in Gram-positive bacteria by simulation of a simple coarse-grained model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dinh</w:t>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Strafella</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8197,100 +7946,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des gènes de réponse aux stress chez les bactéries pathogènes à Gram positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris VII, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04283781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8300,105 +8049,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires de l’acquisition de la forme cellulaire chez Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Sud (Faculté des sciences d'Orsay), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04283793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8466,51 +8215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71F41AFF"/>
+    <w:nsid w:val="9A8F6A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8697,51 +8446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>