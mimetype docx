--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -315,338 +315,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+                <w:t xml:space="preserve">On the role of nucleotides and lipids in the polymerization of the actin homolog MreB from a Gram-positive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+                <w:t xml:space="preserve">Lars Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guérin</w:t>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dérozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Afensiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.84505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974108v1</w:t>
+                <w:t xml:space="preserve">hal-04245770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of nucleotides and lipids in the polymerization of the actin homolog MreB from a Gram-positive bacterium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Renner</w:t>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
+                <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Afensiss</w:t>
+                <w:t xml:space="preserve">Sandra Dérozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.84505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245770v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Content Microscopy Screening Identifies New Genes Involved in Cell Width Control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deboosere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,51 +1372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PamR, a new MarR-like regulator affecting prophages and metabolic genes expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1528,51 +1528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1963,252 +1963,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dominguez Escobar Dominguez Escobar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (22), pp.6366-6374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000382v1</w:t>
+                <w:t xml:space="preserve">hal-02646299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-in-time control of Spo0A synthesis in Bacillus subtilis by multiple regulatory mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processive Movement of MreB-Associated Cell Wall Biosynthetic Complexes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dominguez Escobar Dominguez Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro H. A. H. Crevenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Losick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland R. Wedlich-Söldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (22), pp.6366-6374. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 333 (6039), pp.225-2258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.06057-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1203466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646299v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadly heterogeneous activation of the master regulator for sporulation in Bacillus subtilis</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilah Rahn-Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errett C Hobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (40), pp.15547-15552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engulfment during sporulation in Bacillus subtilis is governed by a multi-protein complex containing tandemly acting autolysins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (1), pp.139-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2543,382 +2543,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clp ATPases are required for stress tolerance, intracellular replication and biofilm formation in Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorte Frees</w:t>
+                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saara Qazi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04368.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (11), pp.6887-6891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683451v1</w:t>
+                <w:t xml:space="preserve">hal-02681992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vector for efficient allelic replacement in naturally nontransformable, low-GC-content, gram-positive bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Derre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamila Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.11.6887-6891.2004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (4), pp.1165-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681992v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clpB, a novel member of the Listeria monocytogenes CtsR regulon, is involved in virulence but not in general stress tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clp ATPases are required for stress tolerance, intracellular replication and biofilm formation in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Frees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Derre</w:t>
+                <w:t xml:space="preserve">Saara Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamila Nair</w:t>
+                <w:t xml:space="preserve">Karen Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Msadek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 186 (4), pp.1165-74. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (5), pp.1445-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.186.4.1165–1174.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671057v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics reveal novel heat shock regulatory mechanisms in Staphylococcus aureus and other Gram-positive bacteria</w:t>
               </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (4), pp.1061-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClpP of Streptococcus salivarius is a novel member of the dually regulated class of stress response genes in gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 185 (2), pp.683-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 183 (24), pp.7295-7307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex spatiotemporal expression of termination factor Rho highlights its involvement in spore morphogenesis and revival in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,165 +3704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
+                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magdalena Bezanilla, Aug 2016, Andover, NH, United States</w:t>
+              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286367v1</w:t>
+                <w:t xml:space="preserve">hal-04286390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la limite de diffraction: exemple de l’apport des approches de super-résolution dans l’étude de la synthèse de la paroi bactérienne</w:t>
+                <w:t xml:space="preserve">Beyond the helical world: a super-resolution approach reveals the sub-diffraction limited structure of the actin-like cytoskeletal protein MreB in B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées Scientifiques et Techniques du RµI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Plant and Bacterial cytoskeleton - Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magdalena Bezanilla, Aug 2016, Andover, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286390v1</w:t>
+                <w:t xml:space="preserve">hal-04286367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controversial view of the bacterial &amp;quot;cytoskeletal&amp;quot; protein MreB dynamics</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,77 +4760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of a bacterial actin-like MreB reveals actin-like and actin-unlike properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars D. Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benlamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4879,463 +4879,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of cell width determinants of Bacillus subtilis by HCS microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of MreB from a Gram-positive bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Deboosere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Great Wall symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283815v1</w:t>
+                <w:t xml:space="preserve">hal-04283812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of MreB from a Gram-positive bacterium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Mao</w:t>
+                <w:t xml:space="preserve">A screen for suppressor of mbl/mreB mutants suggests a link between YmcA, YmdB and cell shape control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de San Eustaquio-Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Great Wall symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283812v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screen for suppressor of mbl/mreB mutants suggests a link between YmcA, YmdB and cell shape control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Depleting essential proteins of the peptidoglycan elongation machinery affects the localization and dynamics of the cytoskeletal MreB protein in B. subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Great Wall symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International conference on Bacilli and Gram+ bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283807v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depleting essential proteins of the peptidoglycan elongation machinery affects the localization and dynamics of the cytoskeletal MreB protein in B. subtilis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of cell width determinants of Bacillus subtilis by HCS microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Deboosere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Evouna-Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lejard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International conference on Bacilli and Gram+ bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">6th Great Wall symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283821v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
               </w:r>
@@ -5485,51 +5485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5997,316 +5997,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple levels of regulation control the proper timing of spo0A expression</w:t>
+                <w:t xml:space="preserve">Heterogeneity in Spo0A activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Vitkup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286661v1</w:t>
+                <w:t xml:space="preserve">hal-04286677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in Spo0A activation</w:t>
+                <w:t xml:space="preserve">Multiple levels of regulation control the proper timing of spo0A expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Losick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ASM conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286677v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a quantitative model for the genetic circuitry controlling entry into sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guocheng Yuan</w:t>
+                <w:t xml:space="preserve">Thomas M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M. Norman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH ANNUAL BOSTON BACTERIAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge, Ma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Kearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Losick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ASM Conference on Prokaryotic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6452,64 +6452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamila Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6547,51 +6547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress response gene regulation in Staphylococcus aureus: a new regulatory mechanism of chaperone expression revealed in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Azoulay-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ASM Conference on Streptococcal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Asheville, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,51 +6858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clp gene regulation in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Bacilli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7063,51 +7063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,90 +7452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization cycle of actin homolog MreB from a Gram-positive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benlamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7574,90 +7574,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termination factor Rho mediates transcriptional reprogramming of Bacillus subtilis stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dérozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7705,51 +7705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high content microscopy screening identifies new genes involved in cell width control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deboosere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,51 +8215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A8F6A47"/>
+    <w:nsid w:val="BE923A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8446,51 +8446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chastanet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-4861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089053672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.01017-21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03337-19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-St&#233;phanie Rueff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez-Escobar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Yates" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Losick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.06057-11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dominguez Escobar Dominguez Escobar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H. A. H. Crevenna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Fromion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1203466" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Vitkup" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Norman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun S Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002499107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665284v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison V Banse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah Rahn-Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errett C Hobbs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805203105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05652.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6887-6891.2004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.4.1165&#8211;1174.2004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Frees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Qazi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;rensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04368.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03355.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.2.683-687.2003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Claverys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.24.7295-7307.2001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Venderbure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.4.1249-1255.1999" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286435v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars D. Renner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio-Campillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deboosere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandeputte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evouna-Mengue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lejard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286429v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Palcy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Anne-St&#233;phanie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedlich-S&#246;ldner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Stephanie Rueff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guocheng Yuan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Norman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kearns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Derr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Azoulay-Dupuis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04283793v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>