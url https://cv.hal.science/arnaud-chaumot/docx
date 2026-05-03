--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Chaumot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9132-3419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Conversion Matter ? Assessing Its Impact on LC–MS Untargeted Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy de Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMIOMETRIE XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Chimiométrie, Feb 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter les mécanismes de reprotoxicité radio-induite chez l'amphipode Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'écotoxicologie fondamentale et appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS – université de Franche-Comté), Jul 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fragmentations activées par électrons (EAD) et des réseaux moléculaires pour une annotation exhaustive des métabolites et des lipides en spectrométrie de masse haute résolution chez l'espèce sentinelle d'eau douce Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving comprehensive analysis and compound annotation in complex biological samples through molecular networking based on SWATH-MS and EAD fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du réseau francophone de Métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse globale et de l'annotation des composés dans des échantillons biologiques complexes, grâce à l'application de réseaux moléculaires et à l'utilisation des techniques de dissociation activée par les électrons (EAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème journée du réseau des lipidomystes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet on the gut microbiota of the freshwater sentinel Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Metaproteomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucia Grenga &amp; Jean Armengaud - EuPA Metaproteomics Initiative, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Metaproteomics Pipeline To Investigate HostMicrobiota Functions And Interactions From An Aquatic Sentinel Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symbiosis Society, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du microbiome d'un organisme sentinelle aquatique en réponse à la contamination chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR écotoxicologie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données multi-omiques pour l’identification d’enzymes clés du métabolisme lipidique chez l’espèce sentinelle Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipidome profiling of freshwater sentinel species Gammarus fossarum by shotgun lipidomics and mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipid profiling of crustacean G. fossarum to provide molecular understanding of the toxicity of pharmaceutical residue pravastatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24h IMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual congress, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipidome profiling of freshwater sentinel species Gammarus fossarum by shotgun lipidomics and mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH EUROPEAN LIPIDOMICS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Lipidomics Society, Sep 2020, Regensburg (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils chimiques et biologiques pour améliorer le diagnostic d’impact in situ des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écotoxicologie du continuum sol-eau, opportunités suite à la fusion INRA-Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Webinar Réseau Ecotox, Nov 2020, "Webinaire", France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel metaproteomics approach to better assess the dynamics and functions of microbiomes from bioindicator species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Culotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry (SETAC), May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular omics resources and tools for amphipod investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICA - International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Rigaud &amp; Rémi Wattier - University of Burgundy, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From proteogenomics to systems biology in the freshwater amphipod G. fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICA - International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Rigaud &amp; Rémi Wattier - University of Burgundy, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogénomique pour le developpement des biomarqueurs pour la surveillance ecotoxicologique des environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée - SEFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEOGENOMIC FOR NON-MODEL ORGANISM: THE REVOLUTION IN ECOTOXICOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Domingos Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaumot Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a parental exposure in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Gammarus sp. for toxicity testing. A case study with the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alliance of proteogenomics & multiplexed targeted ecotoxicoproteomics for environmental monitoring of river water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2018 - XII EuPA Congress "Translating genomes into biological functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Proteomics Association (EuPA), Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToxMate, évaluation en ligne de la qualité toxique d'une eau par analyse du comportement locomoteur d'invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EcoBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance active pour l'évaluation de la variabilité temporelle de l'écotoxicité des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of parasitism and anthropogenic stressors in the freshwater amphipod Gammarus fossarum: impacts on multiple traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Perrot Minnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Acanthocephalan Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stará Lesná, Slovakia. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxmate, station d'évaluation en ligne de la qualité toxique des eaux de rejets par l'analyse du comportement locomoteur d'invertébrés aquatiques autonome sur 30 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance des micropolluants : Comment en sommes nous arrivés à encager des gammares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée connaissance au service de l'action: la qualité des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DNA integrity of Palaemonidae spermatozoa using the alkaline Comet assay: a pertinent tools for environmental biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in Gammarus fossarum exposed to fenoxycarb as embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When proteogenomics helps ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un biomarqueur de qualité spermatique chez les crevettes Palaemonidae : État des lieux en Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs protéiques chez le crustacé Gammarus fossarum : perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2016, Lille, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés des assèchements et d’un fongicide sur la décomposition de litière en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’écotoxicologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valence, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an OECD two-generations reproduction test in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Schamphelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary transfer of Hg from Elodea nuttallii to Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids, implications for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de gènes biomarqueurs pour l'évaluation de l’impact des perturbateurs endocrines dans l’espèce non-modèle Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed quantitation of protein biomarkers in the invertebrate species Gammarus fossarum: new perspectives for molecular environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ESCPB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun & multiplexed targeted proteomics define robust, specific protein biomarkers from non-model species for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC/iEOS Joint Focused Topic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioaccumulation aux effets écotoxicologiques : comment modéliser le cycle de vie de Gammarus fossarum pour prédire et évaluer l’impact d’une contamination sur les populations d’une espèce sentinelle en biosurveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la remise en suspension de sédiments contaminés par les métaux en milieu navigué sur les gammares encagés (Gammarus fossarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la contamination des cours d’eau sur les populations d’un crustacé d’eau douce, le gammare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée eau &amp; connaissance : contamination chimique des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multiplexed quantitation of protein biomarkers in the invertebrate species Gammarus fossarum: interest to environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination of caged Gammarus fossarum to predict ecological disturbance: Determining threshold concentrations above which Gammarid numbers are abnormally low</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics to probe non-model organisms and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des processus physiologiques liés à la gestion de l’énergie chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation BioMathématique de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Métabief, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique et moléculaire innovante pour la découverte, le développement et l’application de biomarqueurs chez les gammaridés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Colloque d’EcoPhysiologie Animale - CEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contamination métallique de Gammarus fossarum pour prédire la perturbation écologique: détermination de concentrations seuils d'altération des communautés de macroinvertébrés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of drought and fungicide exposure on aquatic leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Aquatic Sciences Meeting (ASLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Granada, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammarus : espèce sentinelle en écotoxicologie pour la surveillance des milieux aquatiques d’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Colloque d’EcoPhysiologie Animale - CEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring with the freshwater amphipod Gammarus fossarum: example of a relevant approach for multi-Scale effect assessment of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Toxicity Assessment (ISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bellingham, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating metal contents in caged Gammarus fossarum towards ecological disturbance: identifying threshold concentrations above which macroinvertebrate populations collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité d'échantillonneurs passifs et de bio-indicateurs pour évaluer la contamination en pesticides des eaux de surface de bassins versants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-resistance in field Gammarus populations: genetic adaptation, transgenerational effect, or selection of phylogenetic cryptic lineages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation in situ (caging) en écotoxicologie : modélisation de la variabilité naturelle des mesures biologiques pour la définition de valeurs de référence permettant le diagnostic de la toxicité des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes rencontres du réseau mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses populationnelles à la contamination chez Gammarus (Crustacea): modifications des sensibilités toxicologiques et des traits d'histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème réunion du Groupe d'Etude de Biologie et Génétique des Populations "petit pois déridé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ reproductive bioassay with caged Gammarus fossarum (Crustacea): a tool to diagnose toxicity of wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’indicateurs chimiques et toxicologiques pour l’évaluation de la qualité des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bado Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydroécologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clamart, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de biomarqueurs chez les invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amiard Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to pollutants through modifications of sensitivities and life-history traits: a case study based on nine field Gammarus populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food starvation on digestive activities, energy reserves and reproductive outcomes in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics, a straightforward approach for protein discovery in non-model organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the unique biology of gammarids by means of high-throughput proteogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Szczawnica, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences the vulnerability of populations to toxicants: a case study with the mudsnail Potamopyrgus antipodarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAM Open Conference: Mechanistic Effect Models for Ecological Risk Assessment of Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leipzig, Germany. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité entre populations de la sensibilité aux contaminants et des traits d'histoire de vie chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged gammarids for the characterization of contamination levels in continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health 29th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités cholinestérasiques chez l’amphipode Gammarus fossarum : caractérisation, variabilité naturelle et application comme outil de diagnostic des effets neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gammare, outil biologique pour caractériser la contamination chimique et la toxicité des eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme forum national des éco-entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ toxicity testing in Gammarus (Crustacea): addressing environmental and biological variability for a multi-scale effect assessment of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecostress Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paimpont, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la validation des méthodes à celle des indicateurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la contamination chimique des eaux continentales par une approche de biosurveillance active sur le macroinvertébéré Gammarus fossarum. Vers la détermination de valeurs seuil de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA, Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme environnemental des modèles de populations pour l'évaluation de l'impact démographique de la toxicité des contaminants : exemple de la prise en compte de la variabilité saisonnière chez les invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of vitellogenin protein in invertebrates : relevance and usefulness of mass spectrometry (LC-MS/MS) to propose a specific and transferable method across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle chez le crustacé Gammarus pour le diagnostic de la qualité des milieux : développement d'indicateurs robustes, sensibles et pertinents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail GIP Seine-Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rouen, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of vitellogenin by mass spectrometry in the freshwater amphipod, Gammarus fossarum: a potential endocrine disruption biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum: move forward to an ecologically relevant biomonitoring of water chemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of vitellogenin protein in invertebrates: relevance and usefulness of mass spectrometry (LC-MS/MS) to propose a specific and transferable method across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Audouard-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toxicological to eco-toxicological effects : how matrix population models can help to assess population sensitivity to contaminants in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rhône-Alpin de Modélisation du Vivant (SEMOVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du taux d'alimentation in situ avec Gammarus fossarum (Crustacé) : un outil écologiquement pertinent pour l'évaluation de la qualité chimique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th SETAC annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature-dependent Leslie model to describe the dynamics of a bullhead (Cottus gobio) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une évaluation multi-échelle des effets des contaminants dans les milieux aquatiques d'eau douce avec les macro-invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler modèles de dynamique de population et encagements in situ pour appréhender les effets populationnels des contaminations : illustration de la démarche chez le crustacé Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of nuclear receptors in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Ecdysone Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ceske Budejovice, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gammarus day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zürich, Switzerland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'action des toxiques et sensibilité des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics meets ecotoxicology to assess the ability of adaptation to contamination: lessons learned from one assay with the crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et tolérance à la contamination des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity and spatial heterogeneity in population dynamics: implications for ecotoxicological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, Portugal, PRT, 20-24 May 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using variables aggregation methods to assess toxicant effects on fish populations in river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual meeting of SETAC Europe, Brighton, GBR, 21-25 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in applied population biology AAB meeting Aspects of Applied Biology 53, University London, GBR, 8-9 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, United Kingdom. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected impacts of plant protection products on invertebrate aquatic biodiversity: a focus on eco-evolutionary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2847-285. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank Ordering of Species Sensitivities to Chemicals: Discrepancies between Behavioral and Lethal Responses in Freshwater and Marine Invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (38), pp.20156-20167. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of parasitism and anthropogenic stressors on behaviour and biomarkers in the freshwater amphipod Gammarus fossarum: dominant and additive effects prevail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaëlle Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.119220. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased assimilation efficiency and mortality rate in Gammarus fossarum exposed to PVC microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wazne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, pp.126029. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13913. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Functional Data Analysis Uncovers Behavioral Fingerprints in Invertebrate Locomotor Response to Micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delétang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (47), pp.25163-25172. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic metal contamination shapes the size structure of Gammarus fossarum populations in French headwater rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (7), pp.772-785. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-024-02777-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106935. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-activated dissociation (EAD) for the complementary annotation of metabolites and lipids through data-dependent acquisition analysis and feature-based molecular networking, applied to the sentinel amphipod Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (12), pp.2893-2911. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05232-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Slaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnevalle-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120784. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomic reconstruction of organ-specific metabolic networks in an environmental sentinel species, the amphipod Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Lorenzo-Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101323. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and organ-specific patterns of expression of two metallothioneins in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.110907. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2023.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Multiple Reaction Monitoring of amphipod Gammarus fossarum caeca expands molecular information for understanding the impact of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164875. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute toxicity of nanoplastics on Daphnia and Gammarus neonates: Effects of surface charge, heteroaggregation, and water properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 854, pp.158763. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Analytical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1118494. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frans.2023.1118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ-oriented proteogenomics functional atlas of three aquatic invertebrate sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02545-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of toxicity on stream macroinvertebrate communities in a multi-stressor context based on national ecological and ecotoxicological monitoring databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160179. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation and transgenerational plasticity support increased cadmium tolerance in Gammarus populations exposed to natural metal contamination in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166216. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia is common in temperate headwaters and driven by hydrological extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Zarnetske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.109987. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.120228. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical pollution of the world’s rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kolpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racliffe Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (8), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113947119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Extrapolation to Precision Chemical Hazard Assessment: The Ecdysone Receptor Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Ruivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Neuparth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal bioavailable contamination engages richness decline, species turnover but unchanged functional diversity of stream macroinvertebrates at the scale of a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.119565. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of a multispecies approach in active biomonitoring: Application in the Meuse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152148. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of biomarkers threshold values and illustration of their use for the diagnostic in large-scale freshwater biomonitoring surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dedourge-Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-022-00692-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315, pp.120393. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Testet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.1-44. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Meymy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.117546. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bolzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular Distribution of Dietary Methyl-Mercury in Gammarus fossarum and Its Impact on the Amphipod Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (15), pp.10514 - 10523. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bioessais écotoxicologiques in situ pour évaluer les impacts biologiques de la contamination chimique des cours d'eau nationaux : l'expérience du gammare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardières‐Morcille in the Beaujolais, France: A research catchment dedicated to study of the transport and impacts of diffuse agricultural pollution in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), pp.e14384. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expression network analysis identifies novel molecular pathways associated with cadmium and pyriproxyfen testicular toxicity in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnal-Conduzorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Oetjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Szesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.e4531. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Population Dynamics” Perspective on the Delayed Life-History Effects of Environmental Contaminations: An Illustration with a Preliminary Study of Cadmium Transgenerational Effects over Three Generations in the Crustacean Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (13), pp.4704. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21134704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Mamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mišel Jelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics‐Guided Evaluation of RNA‐Seq Assembly and Protein Database Construction for Emergent Model Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201900261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quantify the links between bioavailable contamination in watercourses and pressures of anthropogenic land cover, contamination sources and hydromorphology at multiple scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.139492. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 1—Gauging the Confounding Influence of Temperature and Water Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-multiplexed monitoring of protein biomarkers in the sentinel Gammarus fossarum by targeted scout-MRM assay, a new vision for ecotoxicoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226, pp.103901. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining proteogenomics and metaproteomics for deep taxonomic and functional characterization of microbiomes from a non-sequenced host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Culotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jouffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-020-0133-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 2—Evaluating the Relevance of Using a Molt Cycle Temperature‐Dependent Model as a Reference to Assess Toxicity in Freshwater Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-substance indicators based on caged Gammarus bioaccumulation reveal the influence of chemical contamination on stream macroinvertebrate abundances across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (10), pp.5906-5915. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongenetic inheritance of increased Cd tolerance in a field Gammarus fossarum population: Parental exposure steers offspring sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214, pp.105244. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers as tools for monitoring within the Water Framework Directive context: concept, opinions and advancement of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milinkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.32759-32763. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06434-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sperm DNA integrity within the Palaemon longirostris (H. Milne-Edwards, 1837) population of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.485-493. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.6. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Solid Phase Extraction Liquid Chromatography-Mass Spectrometry Method for Multiplexed Proteins Quantitation in an Ecotoxicology Test Specie: Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Bioanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17145/jab.18.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging deeper into the pyriproxyfen-response of the amphipod Gammarus fossarum with a next-generation ultra-high-field Orbitrap analyser: new perspectives for environmental toxicoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, 31 p. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Effects of Pesticides and Nutrients on Microbial Communities Responsible of Litter Decomposition in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3793. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability and modulation by environmental stressors of global genomic cytosine methylation levels in a freshwater crustacean, Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3793), </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sperm DNA integrity as a marker for exposure to contamination in Palaemon serratus (Pennant 1777): Intrinsic variability, baseline level and in situ deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of a multiplexed methodology for proteomic biomarker measurement in the invertebrate species Gammarus fossarum : A physiological and ecotoxicological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmoregulatory responses to cadmium in reference and historically metal contaminated Gammarus fossarum (Crustacea, Amphipoda) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, pp.412-422. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus as biomonitors identifying thresholds of toxic metal bioavailability that affect gammarid densities at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxico-Proteomics for Aquatic Environmental Monitoring: First in Situ Application of a New Proteomics-Based Multibiomarker Assay Using Caged Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (22), pp.13417-13426. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b03736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed assay for protein quantitation in the invertebrate Gammarus fossarum by liquid chromatography coupled to tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (16), pp.3969-3991. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in newborn Gammarus fossarum (Amphipoda) following embryonic exposure to fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.193-199. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-generational reproduction test in Daphnia magna : An interlaboratory exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Eytcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1073-1083. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Gammarus fossarum (Amphipoda) embryo for toxicity testing: a case study with Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (6), pp.2436-2443. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring for assessing effects of metal polluted sediment resuspension on gammarid amphipods during fluvial traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of drought and the fungicide tebuconazole on aquatic leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.120-131. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cellular compartmentalization in the trophic transfer of mercury species in a freshwater plant-crustacean food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomic insights into the core-proteome of female Reproductive tissues from crustacean amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovary and embryo proteogenomic dataset revealing diversity of vitellogenins in the crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1259-1262. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput proteome dynamics for discovery of key proteins in sentinel species: Unsuspected vitellogenins diversity in the crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils intégratifs pour évaluer l'impact des pratiques phytosanitaires sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622668913387212E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Investigation of Male Gammarus fossarum, a Freshwater Crustacean, in Response to Endocrine Disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.292-303. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr500984z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking feeding inhibition with reproductive impairment in Gammarus confirms the ecological relevance of feeding assays in environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.1031 - 1038. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cadmium tolerance and associated costs in a Gammarus fossarum population inhabiting a low-level contaminated stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.1239-1249. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-015-1491-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Lower Food Intake on the Digestive Enzymes Activities, the Energy Reserves and the Reproductive Outcome in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mothers and not genes determine inherited differences in cadmium sensitivities within unexposed populations of the freshwater crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), 12 p. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for comparative proteomics of ovaries from five non-model, crustacean amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-model organisms, a species endangered by proteogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics of Gammarus fossarum to Document the Reproductive System of Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (12), pp.3612-3625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Molting and Starvation on Digestive Enzyme Activities and Energy Storage in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), 9 p. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation proteomics: toward customized biomarkers for environmental biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13560-13572. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501673s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus fossarum (crustacea) as a robust tool for the characterization of bioavailable contamination levels in continental waters. Toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), p. 650 - p. 660. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water quality and confounding factors on digestive enzyme activities in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.9044 - 9056. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1921-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like proteins among invertebrate species diversity: potential of proteomic mass spectrometry for biomarker development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Audouard-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (11), pp.6315-6323. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like proteins in the freshwater amphipod Gammarus fossarum (Koch, 1835): Functional characterization throughout reproductive process, potential for use as an indicator of oocyte quality and endocrine disruption biomarker in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112-113, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like protein measurement in caged Gammarus fossarum males as a biomarker of endocrine disruptor exposure: Inconclusive experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122-123, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adaptation and resilience of the insect's nuclear receptor USP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (199), 16 p. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-12-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like Proteins among Invertebrate Species Diversity: Potential of Proteomic Mass Spectrometry for Biomarker Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (11), pp.6315-6323. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like protein measurement in caged Gammarus fossarum males as a biomarker of endocrine disruptor exposure: Inconclusive experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like gene expression in freshwater amphipod Gammarus fossarum (Koch, 1835): functional characterization in females and potential for use as an endocrine disruption biomarker in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1286 - 1299. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-011-0685-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la sensibilité des espèces face à la contamination des milieux : un jeu complexe entre toxicologie, biologie et écologie des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry assay as an alternative to the enzyme-linked immunosorbent assay test for biomarker quantitation in ecotoxicology : application to vitellogenin in Crustacea (Gammarus fossarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217, pp.5109-5115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des espèces et contamination des milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.30-33. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations in situ : principes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, p. 20 - p. 25. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cycle and embryonic development in Gammarus fossarum: Application for reproductive toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Biagianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (10), pp.2249 - 2259. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase activity in Gammarus fossarum (Crustacea Amphipoda) - Intrinsic variability, reference levels, and a reliable tool for field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (4), pp.225 - 233. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and evolutionary innovation of the heterodimerization interface between USP and the ecdysone receptor ECR in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain A. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robinson-Rechavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ml Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (4), pp.753-68. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive vs non-additive genetic components in lethal cadmium tolerance of Gammarus (Crustacea): Novel light on the assessment of the potential for adaptation to contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, p. 294 - p. 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), pp.416-429. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00288743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the model beetle and pest Tribolium castaneum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Matthew Weinstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan E. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7190), pp.949-955. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic dietary and waterborne Cd exposures on the contamination level and reproduction of Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1128-1134. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/07-431.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved features and evolutionary shifts of the EDA signaling pathway involved in vertebrate skin appendage development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.912-28. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00315537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a novel type of ligand-independent RXR-USP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nierengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (16), pp.3770-3782. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Novel Relational Links Uncovered by Extensive Developmental Profiling of Nuclear Receptor Expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e188. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium tolerance is associated with metallothionein gene expression plasticity in Gammarus fossarum field populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during molting stage by Zeno SWATH Data-Independent Acquisition coupled with Electron Activated Dissociation and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology, aquatic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-30, 2024, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824315-2.00116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des milieux aquatiques : caractérisation des impacts écotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection des impacts toxiques dans l'environnement - du terrain à la règlementation, Burgeot, T., Minier, C., Cuny, D., Cuny, M.A., Bispo, A., Grand, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.70, 2018, 9781784054687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammarids as Reference Species for Freshwater Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecotoxicology: Advancing Tools for Dealing with Emerging Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Inc., pp.253-280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology, Aquatic Invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Toxicology, 3rd edition vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Inc., Academic Press, pp.284-288, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Bioassays in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology, Férard, J.F. &amp; Blaise, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.635-642, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of endocrine functions; causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological biomarkers: Indicators of ecotoxicological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.187-218, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of endocrine Functions: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiard–Triquet C., Amiard J.-C. &amp; Rainbow P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological biomarkers: Indicators of ecotoxicological effects.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor &amp; Francis Group, pp.187-213, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics and metabolomics investigation of organ-specific perturbations induced by Pravastatine and Cadmium exposure on the freshwater sentinel crustaceans Gammarus fossarum by high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour évaluer les effets écotoxicologiques des pesticides : revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 51e congrès du Groupe Français de recherches sur les Pesticides (GFP) - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of modelling approaches for ecological risk assessment of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valence, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Oetjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Szesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la toxicité des effluents de station de traitements 1. Expérimentations ex-situ et in-situ à la station d'épuration de Sophia-Antipolis : Réalisation de bio essais pour évaluer les performances épuratoires sur la toxicité du rejet et son impact sur le milieu récepteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la contamination en pesticides et de son impact écotoxique dans un cours d'eau agricole jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Pesticides 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Taïr-Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Depince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in situ de la pression chimique dans les plan d'eau aquitains à l'aide de l'encagement de gammares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "la chaîne des lacs et étangs du littoral Aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la toxicité des effluents de station de traitements: 2. ToxMate, nouvel outil de pilotage pour les usines de traitements des eaux par le suivi en ligne du comportement d'invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic cytosine methylation level: a molecular marker of stress in the species Gammarus fossarum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in Gamamrus fossarum (Amphipoda) exposed to fenoxycarb as embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biotic and abiotic factors on the DNA methylation status in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Toxicity Assessment (ISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limeira, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sperm quality using the Comet assay: from its optimization until its deployment on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO – 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ex-situ et in-situ à la station d'épuration de Sophia-Antipolis : Réalisation de bioessais pour évaluer les performances épuratoires sur la toxicité du rejet et son impact sur le milieu récepteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Eau et Santé, Réduire les rejets de micropolluants liés aux pratiques de soin : quels leviers possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans- and multigenerational impacts of micropollutants on life-history traits of the mosquito Aedes Aegyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring using the freshwater crustacean Gammarus fossarum: an operational tool to monitor chemical contamination and toxicity in continental surface waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsoukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of male gonads in Gammarus fossarum exposed to Pyriproxyfen: mining for endocrine disruption biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillet Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarker genes for endocrine disruption assessment in the non-model crustacean species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring for assessment of chemical contamination and toxicity of aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsoukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ème édition du congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuspension of metal contaminated sediments and caged gammarid responses in navigated channelized rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an OECD two-generations reproduction test in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eytcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SRM-based multiplexed quantitation of protein biomarkers in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des récepteurs nucléairs RXR E75 pendant le cycle reproductif du crustacé Gammarus fossarum et modulation lors de l'exposition à 3 insecticides perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2017 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers and in situ bio-monitoring tools to assess pesticide impacts in the surface water of agricultural catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides 2016, 9th European Conference on Pesticides and Related Organic Micropollutants in the Environment,15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santiago de Compostela, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cellular compartmentalization in the trophic transfer of Mercury species in a plant-crustacean food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarker genes for endocrine disruption assessment in the non-model crustacean species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ESCPB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of passive samplers and biomonitoring tools to evaluate surface water contamination by pesticides in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination of in situ caged Gammarus fossarum as an indicator to predict ecological disturbance: a national scale case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1-, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of inter-population variability to improve ecological relevance of biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of physiological processes related to energy management in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Cd-sensitivity and phylogenetic diversity of field populations throughout the Gammarus fossarum/pulex species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de recherche sur le gammare à Irstea: développement d'une espèces sentinelle de la pollution des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravel the reproductive biology of Gammarus fossarum by comparative proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of the freshwater amphipod Gammarus fossarum: focus on endocrine regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités cholinestérasiques chez l’amphipode Gammarus fossarum : caractérisation, variabilité naturelle et application comme outil de diagnostic des effets neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PollDiff'Eau 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de facteurs confondants sur les activités digestives et les réserves énergétiques de Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus fossarum to improve the characterization of contamination levels in continental waters: toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomarqueurs protéiques chez les invertébrés aquatiques : diversité phylogénétique, validité fonctionnelle et sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encagement de Gammarus fossarum pour le diagnostic de toxicité des milieux : modélisation de la variabilité naturelle des marqueurs biologiques pour la définition de valeurs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged gammarids to improve the characterization of contamination levels in continental waters - toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMEC ( European Meeting on Environmental Chemistry) 12th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité digestive de gammares transplantés : Indicatrice d'un stress chimique dans les études in situ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Sefa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of a battery of macroinvertebrate bioassays for the hazard assessment of sediments: Approach integrating the natural variability of the organisms life-traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Toxicity assessment (ISTA 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hong-Kong, pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitellogénine par spectrométrie de masse (LC-MS/MS) chez un amphipode dulçaquicole, Gammarus fossarum : un biomarqueur potentiel de la perturbation endocrinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle chez le crustacé Gammarus fossarum pour l'évaluation de la qualité chimique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mont Joli, Canada. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitellogénine chez les invertébrés : pertinence et application de la spectrométrie de masse (LC-MS/MS)en vue de proposer une méthode spécifique et transférable entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics and integration of individual toxicological effects for in situ water quality assessment: a modelling approach with Gammarus fossarum and Potamopyrgus antipodarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de l’impact des pesticides en cours d’eau : influence de la dynamique de l’exposition sur les effets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method for vitellogenin quantification to investigate the reproductive investment in Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Seville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of vitellogenin measurement in the freshwater amphipod Gammarus fossarum: first step to propose a relevant biomarker for reproductive impact assessment of endocrine disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 20th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-surveillance in situ de la qualité des eaux douces : approche multi-échelle chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments to develop ecological relevant tools in individual and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Metz, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final MODELKEY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELKEY Conference "How to assess the impact of key pollutants in aquatic ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic effects of ivermectin on Daphnia magna and Ceriodaphnia dubia: between-species and between-strains comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic effects of ivermectin chronic effects of ivermectin on daphnia magna and ceriodaphnia dubia: between-species and between-strains comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs : perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs, perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE RiverLy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET IMPACT-CE : Développement et transfert aux opérationnels d’outils intégratifs de mesure chimique et biologique au sein des cours d’eau pour le suivi de l’impact des pratiques agricoles et de leur évolution - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto II. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et transfert aux opérationnels d’outils intégratifs de mesure chimique et biologique au sein des cours d’eau pour le suivi de l’impact des pratiques agricoles et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; INRAE UR EABX; LIEC Université de Lorraine; INRAE Dijon agroécologie; Université Blaise Pascal, Clermont-Ferrand; Université Paul Sabatier Toulouse; Hyfe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques : Proposition de valeurs seuils au niveau national pour la mesure de marqueurs de toxicité chez Gammarus fossarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs: perspectives pour la surveillance environnementale. Construction d'une stratégie partagée et généralisable entre espèces pour l'identification de protéines d'intérêt - Cas d'étude chez Gammarus fossarum (Rapport d'étape)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques : Indicateurs de la contamination biodisponible des eaux douces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea; Agence française pour la biodiversité. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un indicateur écotoxicologique pour diagnostiquer et comprendre l'état des milieux aquatiques et aider à la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application et évaluation d’outils intégratifs chimiques et biologiques pour mesurer l’impact des produits phytosanitaires sur les cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales. Rapport de synthèse de l’étude pilote : déploiement de l’outil gammare encagé au niveau national, résultats pour les métaux ciblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour l'amélioration du suivi chimique des eaux continentales. Approche de biosurveillance active sur Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des substances chimiques sur les organismes aquatiques. Développement d’une batterie multi spécifique pour l’évaluation écotoxicologique de la qualité du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la présence d'un contaminant dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3069325 - WO2019016273. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cage pour toximètre à séparations inclinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064447 - WO2018178585. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des populations chez le crustacé d'eau douce Gammarus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à diriger des recherches, Université Claude Bernard Lyon I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId964"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Chaumot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9132-3419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069962685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Data Conversion Matter ? Assessing Its Impact on LC–MS Untargeted Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy de Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMIOMETRIE XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Chimiométrie, Feb 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des rayonnements ionisants dans un contexte de multipollution : vers une amélioration de l’évaluation du risque radioécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRP – Société Française de Radioprotection, Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter les mécanismes de reprotoxicité radio-induite chez l'amphipode Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d'écotoxicologie fondamentale et appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chrono-environnement (CNRS – université de Franche-Comté), Jul 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fragmentations activées par électrons (EAD) et des réseaux moléculaires pour une annotation exhaustive des métabolites et des lipides en spectrométrie de masse haute résolution chez l'espèce sentinelle d'eau douce Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Modelling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving comprehensive analysis and compound annotation in complex biological samples through molecular networking based on SWATH-MS and EAD fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du réseau francophone de Métabolomique et fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'analyse globale et de l'annotation des composés dans des échantillons biologiques complexes, grâce à l'application de réseaux moléculaires et à l'utilisation des techniques de dissociation activée par les électrons (EAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème journée du réseau des lipidomystes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet on the gut microbiota of the freshwater sentinel Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Metaproteomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucia Grenga &amp; Jean Armengaud - EuPA Metaproteomics Initiative, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSM-RFMS-FPS-AFSEP, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth-investigation of the reproductive cycle of Gammarus fossarum by a targeted multi-omics approach and multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European School of Metabolomics (EuSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Mar 2022, Moustiers-Sainte-Marie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Metaproteomics Pipeline To Investigate HostMicrobiota Functions And Interactions From An Aquatic Sentinel Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symbiosis Society, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du microbiome d'un organisme sentinelle aquatique en réponse à la contamination chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GDR écotoxicologie aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données multi-omiques pour l’identification d’enzymes clés du métabolisme lipidique chez l’espèce sentinelle Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipidome profiling of freshwater sentinel species Gammarus fossarum by shotgun lipidomics and mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipid profiling of crustacean G. fossarum to provide molecular understanding of the toxicity of pharmaceutical residue pravastatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24h IMSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual congress, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lipidome profiling of freshwater sentinel species Gammarus fossarum by shotgun lipidomics and mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH EUROPEAN LIPIDOMICS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Lipidomics Society, Sep 2020, Regensburg (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils chimiques et biologiques pour améliorer le diagnostic d’impact in situ des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écotoxicologie du continuum sol-eau, opportunités suite à la fusion INRA-Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Webinar Réseau Ecotox, Nov 2020, "Webinaire", France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular omics resources and tools for amphipod investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICA - International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Rigaud &amp; Rémi Wattier - University of Burgundy, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel metaproteomics approach to better assess the dynamics and functions of microbiomes from bioindicator species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Culotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry (SETAC), May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From proteogenomics to systems biology in the freshwater amphipod G. fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ICA - International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Rigaud &amp; Rémi Wattier - University of Burgundy, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEOGENOMIC FOR NON-MODEL ORGANISM: THE REVOLUTION IN ECOTOXICOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Domingos Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaumot Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée (SEFA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a parental exposure in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogénomique pour le developpement des biomarqueurs pour la surveillance ecotoxicologique des environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée - SEFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Gammarus sp. for toxicity testing. A case study with the growth regulator insecticide fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alliance of proteogenomics & multiplexed targeted ecotoxicoproteomics for environmental monitoring of river water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2018 - XII EuPA Congress "Translating genomes into biological functions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Proteomics Association (EuPA), Jun 2018, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gilbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToxMate, évaluation en ligne de la qualité toxique d'une eau par analyse du comportement locomoteur d'invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EcoBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosurveillance active pour l'évaluation de la variabilité temporelle de l'écotoxicité des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of parasitism and anthropogenic stressors in the freshwater amphipod Gammarus fossarum: impacts on multiple traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Perrot Minnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Acanthocephalan Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stará Lesná, Slovakia. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxmate, station d'évaluation en ligne de la qualité toxique des eaux de rejets par l'analyse du comportement locomoteur d'invertébrés aquatiques autonome sur 30 jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DNA integrity of Palaemonidae spermatozoa using the alkaline Comet assay: a pertinent tools for environmental biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in Gammarus fossarum exposed to fenoxycarb as embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance des micropolluants : Comment en sommes nous arrivés à encager des gammares?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée connaissance au service de l'action: la qualité des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When proteogenomics helps ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un biomarqueur de qualité spermatique chez les crevettes Palaemonidae : État des lieux en Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs protéiques chez le crustacé Gammarus fossarum : perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2016, Lille, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids, implications for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de gènes biomarqueurs pour l'évaluation de l’impact des perturbateurs endocrines dans l’espèce non-modèle Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés des assèchements et d’un fongicide sur la décomposition de litière en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journées d’écotoxicologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valence, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an OECD two-generations reproduction test in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Schamphelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed quantitation of protein biomarkers in the invertebrate species Gammarus fossarum: new perspectives for molecular environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ESCPB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun & multiplexed targeted proteomics define robust, specific protein biomarkers from non-model species for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC/iEOS Joint Focused Topic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary transfer of Hg from Elodea nuttallii to Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la bioaccumulation aux effets écotoxicologiques : comment modéliser le cycle de vie de Gammarus fossarum pour prédire et évaluer l’impact d’une contamination sur les populations d’une espèce sentinelle en biosurveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la remise en suspension de sédiments contaminés par les métaux en milieu navigué sur les gammares encagés (Gammarus fossarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la contamination des cours d’eau sur les populations d’un crustacé d’eau douce, le gammare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée eau &amp; connaissance : contamination chimique des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multiplexed quantitation of protein biomarkers in the invertebrate species Gammarus fossarum: interest to environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets unitaire et combiné de faibles concentrations en calcium et de faibles qualités de ressources sur la reproduction de Gammarus fossarum (Crustacés amphipodes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of drought and fungicide exposure on aquatic leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Aquatic Sciences Meeting (ASLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Granada, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination of caged Gammarus fossarum to predict ecological disturbance: Determining threshold concentrations above which Gammarid numbers are abnormally low</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics to probe non-model organisms and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des processus physiologiques liés à la gestion de l’énergie chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation BioMathématique de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Métabief, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contamination métallique de Gammarus fossarum pour prédire la perturbation écologique: détermination de concentrations seuils d'altération des communautés de macroinvertébrés benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique et moléculaire innovante pour la découverte, le développement et l’application de biomarqueurs chez les gammaridés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Colloque d’EcoPhysiologie Animale - CEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammarus : espèce sentinelle en écotoxicologie pour la surveillance des milieux aquatiques d’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième Colloque d’EcoPhysiologie Animale - CEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, La Rochelle, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring with the freshwater amphipod Gammarus fossarum: example of a relevant approach for multi-Scale effect assessment of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Toxicity Assessment (ISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bellingham, United States. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating metal contents in caged Gammarus fossarum towards ecological disturbance: identifying threshold concentrations above which macroinvertebrate populations collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité d'échantillonneurs passifs et de bio-indicateurs pour évaluer la contamination en pesticides des eaux de surface de bassins versants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation in situ (caging) en écotoxicologie : modélisation de la variabilité naturelle des mesures biologiques pour la définition de valeurs de référence permettant le diagnostic de la toxicité des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes rencontres du réseau mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Crustacean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-resistance in field Gammarus populations: genetic adaptation, transgenerational effect, or selection of phylogenetic cryptic lineages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses populationnelles à la contamination chez Gammarus (Crustacea): modifications des sensibilités toxicologiques et des traits d'histoire de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème réunion du Groupe d'Etude de Biologie et Génétique des Populations "petit pois déridé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Orsay, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to pollutants through modifications of sensitivities and life-history traits: a case study based on nine field Gammarus populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of food starvation on digestive activities, energy reserves and reproductive outcomes in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ reproductive bioassay with caged Gammarus fossarum (Crustacea): a tool to diagnose toxicity of wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de biomarqueurs chez les invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amiard Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARET 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’indicateurs chimiques et toxicologiques pour l’évaluation de la qualité des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bado Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydroécologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clamart, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics, a straightforward approach for protein discovery in non-model organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the unique biology of gammarids by means of high-throughput proteogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Szczawnica, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences the vulnerability of populations to toxicants: a case study with the mudsnail Potamopyrgus antipodarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAM Open Conference: Mechanistic Effect Models for Ecological Risk Assessment of Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Leipzig, Germany. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité entre populations de la sensibilité aux contaminants et des traits d'histoire de vie chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged gammarids for the characterization of contamination levels in continental waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Environmental Geochemistry and Health 29th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités cholinestérasiques chez l’amphipode Gammarus fossarum : caractérisation, variabilité naturelle et application comme outil de diagnostic des effets neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gammare, outil biologique pour caractériser la contamination chimique et la toxicité des eaux douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme forum national des éco-entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ toxicity testing in Gammarus (Crustacea): addressing environmental and biological variability for a multi-scale effect assessment of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecostress Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paimpont, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la validation des méthodes à celle des indicateurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la contamination chimique des eaux continentales par une approche de biosurveillance active sur le macroinvertébéré Gammarus fossarum. Vers la détermination de valeurs seuil de contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA, Société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme environnemental des modèles de populations pour l'évaluation de l'impact démographique de la toxicité des contaminants : exemple de la prise en compte de la variabilité saisonnière chez les invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle chez le crustacé Gammarus pour le diagnostic de la qualité des milieux : développement d'indicateurs robustes, sensibles et pertinents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail GIP Seine-Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rouen, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of vitellogenin protein in invertebrates : relevance and usefulness of mass spectrometry (LC-MS/MS) to propose a specific and transferable method across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of vitellogenin by mass spectrometry in the freshwater amphipod, Gammarus fossarum: a potential endocrine disruption biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum: move forward to an ecologically relevant biomonitoring of water chemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of vitellogenin protein in invertebrates: relevance and usefulness of mass spectrometry (LC-MS/MS) to propose a specific and transferable method across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Audouard-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toxicological to eco-toxicological effects : how matrix population models can help to assess population sensitivity to contaminants in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rhône-Alpin de Modélisation du Vivant (SEMOVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du taux d'alimentation in situ avec Gammarus fossarum (Crustacé) : un outil écologiquement pertinent pour l'évaluation de la qualité chimique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A temperature-dependent Leslie model to describe the dynamics of a bullhead (Cottus gobio) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational and Mathematical Population Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th SETAC annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une évaluation multi-échelle des effets des contaminants dans les milieux aquatiques d'eau douce avec les macro-invertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler modèles de dynamique de population et encagements in situ pour appréhender les effets populationnels des contaminations : illustration de la démarche chez le crustacé Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of nuclear receptors in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Ecdysone Workshop 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ceske Budejovice, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sevilla, Spain. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gammarus day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zürich, Switzerland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'action des toxiques et sensibilité des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative genetics meets ecotoxicology to assess the ability of adaptation to contamination: lessons learned from one assay with the crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et tolérance à la contamination des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity and spatial heterogeneity in population dynamics: implications for ecotoxicological risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 17th Annual Meeting, Porto, Portugal, PRT, 20-24 May 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using variables aggregation methods to assess toxicant effects on fish populations in river networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual meeting of SETAC Europe, Brighton, GBR, 21-25 mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in applied population biology AAB meeting Aspects of Applied Biology 53, University London, GBR, 8-9 juillet 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, United Kingdom. pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of parasitism and anthropogenic stressors on behaviour and biomarkers in the freshwater amphipod Gammarus fossarum: dominant and additive effects prevail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrot-Minnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaëlle Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.119220. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased assimilation efficiency and mortality rate in Gammarus fossarum exposed to PVC microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wazne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, pp.126029. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected impacts of plant protection products on invertebrate aquatic biodiversity: a focus on eco-evolutionary processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2847-285. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank Ordering of Species Sensitivities to Chemicals: Discrepancies between Behavioral and Lethal Responses in Freshwater and Marine Invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Demortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (38), pp.20156-20167. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National assessment of bioavailable contamination level using caged Gammarus fossarum (Crustacean): towards optimisation and extension of the list of monitored substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.154. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-025-01203-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13913. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Functional Data Analysis Uncovers Behavioral Fingerprints in Invertebrate Locomotor Response to Micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delétang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (47), pp.25163-25172. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c10192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ToF-SIMS imaging shows specific lipophilic vitamin alterations in chronic reprotoxicity caused by the emerging contaminant Pravastatin in Gammarus fossarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106935. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during the molting cycle by Zeno SWATH data-independent acquisition coupled with electron activated dissociation and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1304, pp.342533. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.342533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic metal contamination shapes the size structure of Gammarus fossarum populations in French headwater rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (7), pp.772-785. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-024-02777-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-activated dissociation (EAD) for the complementary annotation of metabolites and lipids through data-dependent acquisition analysis and feature-based molecular networking, applied to the sentinel amphipod Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (12), pp.2893-2911. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05232-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Slaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnevalle-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.120784. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomic reconstruction of organ-specific metabolic networks in an environmental sentinel species, the amphipod Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Lorenzo-Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101323. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and organ-specific patterns of expression of two metallothioneins in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Chaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 269, pp.110907. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2023.110907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute toxicity of nanoplastics on Daphnia and Gammarus neonates: Effects of surface charge, heteroaggregation, and water properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 854, pp.158763. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Multiple Reaction Monitoring of amphipod Gammarus fossarum caeca expands molecular information for understanding the impact of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 893, pp.164875. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives in MS-based omics approaches for ecotoxicology studies: An insight on Gammarids sentinel amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Analytical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1118494. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frans.2023.1118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ-oriented proteogenomics functional atlas of three aquatic invertebrate sentinel species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.643. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02545-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of toxicity on stream macroinvertebrate communities in a multi-stressor context based on national ecological and ecotoxicological monitoring databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160179. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: investigation of the reproductive cycle of Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123806. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation and transgenerational plasticity support increased cadmium tolerance in Gammarus populations exposed to natural metal contamination in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166216. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia is common in temperate headwaters and driven by hydrological extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Zarnetske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.109987. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.120228. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.120228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical pollution of the world’s rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Boxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kolpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racliffe Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (8), </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2113947119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Extrapolation to Precision Chemical Hazard Assessment: The Ecdysone Receptor Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Ruivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Neuparth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal bioavailable contamination engages richness decline, species turnover but unchanged functional diversity of stream macroinvertebrates at the scale of a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 308, pp.119565. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of a multispecies approach in active biomonitoring: Application in the Meuse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Catteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 808, pp.152148. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of biomarkers threshold values and illustration of their use for the diagnostic in large-scale freshwater biomonitoring surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Palos Ladeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dedourge-Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.115. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-022-00692-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple reaction monitoring mass spectrometry for the discovery of environmentally modulated proteins in an aquatic invertebrate sentinel species, Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315, pp.120393. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun lipidomics and mass spectrometry imaging unveil diversity and dynamics in Gammarus fossarum lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Knittelfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Testet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.1-44. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.102115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Meymy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.117546. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bioessais écotoxicologiques in situ pour évaluer les impacts biologiques de la contamination chimique des cours d'eau nationaux : l'expérience du gammare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.88-91. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bolzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular Distribution of Dietary Methyl-Mercury in Gammarus fossarum and Its Impact on the Amphipod Proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (15), pp.10514 - 10523. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardières‐Morcille in the Beaujolais, France: A research catchment dedicated to study of the transport and impacts of diffuse agricultural pollution in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), pp.e14384. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expression network analysis identifies novel molecular pathways associated with cadmium and pyriproxyfen testicular toxicity in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnal-Conduzorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Oetjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Szesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (9), pp.e4531. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.4531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A “Population Dynamics” Perspective on the Delayed Life-History Effects of Environmental Contaminations: An Illustration with a Preliminary Study of Cadmium Transgenerational Effects over Three Generations in the Crustacean Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (13), pp.4704. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21134704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental-scale patterns of hyper-cryptic diversity within the freshwater model taxon Gammarus fossarum (Crustacea, Amphipoda).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Mamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Copilaş-Ciocianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mišel Jelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16536. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-73739-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics‐Guided Evaluation of RNA‐Seq Assembly and Protein Database Construction for Emergent Model Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201900261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to quantify the links between bioavailable contamination in watercourses and pressures of anthropogenic land cover, contamination sources and hydromorphology at multiple scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 735, pp.139492. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-multiplexed monitoring of protein biomarkers in the sentinel Gammarus fossarum by targeted scout-MRM assay, a new vision for ecotoxicoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 226, pp.103901. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 1—Gauging the Confounding Influence of Temperature and Water Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining proteogenomics and metaproteomics for deep taxonomic and functional characterization of microbiomes from a non-sequenced host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Culotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jouffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-020-0133-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Reproductive Bioassay with Caged Gammarus fossarum (Crustacea): Part 2—Evaluating the Relevance of Using a Molt Cycle Temperature‐Dependent Model as a Reference to Assess Toxicity in Freshwater Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-substance indicators based on caged Gammarus bioaccumulation reveal the influence of chemical contamination on stream macroinvertebrate abundances across France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (10), pp.5906-5915. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b01271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo transcriptomes of 14 gammarid individuals for proteogenomic analysis of seven taxonomic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongenetic inheritance of increased Cd tolerance in a field Gammarus fossarum population: Parental exposure steers offspring sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics in the wild: Accounting for intrapopulation variability improves describing proteome response in a Gammarus pulex field population exposed to cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 214, pp.105244. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicoproteomics: A decade of progress in our understanding of anthropogenic impact on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers as tools for monitoring within the Water Framework Directive context: concept, opinions and advancement of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Milinkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.32759-32763. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06434-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sperm DNA integrity within the Palaemon longirostris (H. Milne-Edwards, 1837) population of the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 245, pp.485-493. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expression network analysis identifies gonad- and embryo- associated protein modules in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotgun proteomics datasets acquired on Gammarus pulex animals sampled from the wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.6. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Solid Phase Extraction Liquid Chromatography-Mass Spectrometry Method for Multiplexed Proteins Quantitation in an Ecotoxicology Test Specie: Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Bioanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17145/jab.18.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effect of calcium depletion and low resource quality on Gammarus fossarum (Crustacea, Amphipoda) life history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11264 - 11280. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging deeper into the pyriproxyfen-response of the amphipod Gammarus fossarum with a next-generation ultra-high-field Orbitrap analyser: new perspectives for environmental toxicoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, 31 p. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Effects of Pesticides and Nutrients on Microbial Communities Responsible of Litter Decomposition in Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.3793. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability and modulation by environmental stressors of global genomic cytosine methylation levels in a freshwater crustacean, Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, expression, and endocrine-disruption of three ecdysone-responsive genes in the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3793), </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sperm DNA integrity as a marker for exposure to contamination in Palaemon serratus (Pennant 1777): Intrinsic variability, baseline level and in situ deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.124-134. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus as biomonitors identifying thresholds of toxic metal bioavailability that affect gammarid densities at the French national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of a multiplexed methodology for proteomic biomarker measurement in the invertebrate species Gammarus fossarum : A physiological and ecotoxicological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.199 - 209. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxico-Proteomics for Aquatic Environmental Monitoring: First in Situ Application of a New Proteomics-Based Multibiomarker Assay Using Caged Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (22), pp.13417-13426. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b03736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmoregulatory responses to cadmium in reference and historically metal contaminated Gammarus fossarum (Crustacea, Amphipoda) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180, pp.412-422. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed assay for protein quantitation in the invertebrate Gammarus fossarum by liquid chromatography coupled to tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 409 (16), pp.3969-3991. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0348-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in newborn Gammarus fossarum (Amphipoda) following embryonic exposure to fenoxycarb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.193-199. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-generational reproduction test in Daphnia magna : An interlaboratory exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Eytcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.1073-1083. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Gammarus fossarum (Amphipoda) embryo for toxicity testing: a case study with Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (6), pp.2436-2443. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cellular compartmentalization in the trophic transfer of mercury species in a freshwater plant-crustacean food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring for assessing effects of metal polluted sediment resuspension on gammarid amphipods during fluvial traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 218, pp.129 - 139. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of drought and the fungicide tebuconazole on aquatic leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.120-131. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomic insights into the core-proteome of female Reproductive tissues from crustacean amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2015.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovary and embryo proteogenomic dataset revealing diversity of vitellogenins in the crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1259-1262. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput proteome dynamics for discovery of key proteins in sentinel species: Unsuspected vitellogenins diversity in the crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking feeding inhibition with reproductive impairment in Gammarus confirms the ecological relevance of feeding assays in environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.1031 - 1038. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Investigation of Male Gammarus fossarum, a Freshwater Crustacean, in Response to Endocrine Disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.292-303. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr500984z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils intégratifs pour évaluer l'impact des pratiques phytosanitaires sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622668913387212E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of cadmium tolerance and associated costs in a Gammarus fossarum population inhabiting a low-level contaminated stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.1239-1249. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-015-1491-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Lower Food Intake on the Digestive Enzymes Activities, the Energy Reserves and the Reproductive Outcome in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mothers and not genes determine inherited differences in cadmium sensitivities within unexposed populations of the freshwater crustacean Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), 12 p. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data for comparative proteomics of ovaries from five non-model, crustacean amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-model organisms, a species endangered by proteogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteogenomics of Gammarus fossarum to Document the Reproductive System of Amphipods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (12), pp.3612-3625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Molting and Starvation on Digestive Enzyme Activities and Energy Storage in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), 9 p. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation proteomics: toward customized biomarkers for environmental biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13560-13572. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501673s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus fossarum (crustacea) as a robust tool for the characterization of bioavailable contamination levels in continental waters. Toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), p. 650 - p. 660. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water quality and confounding factors on digestive enzyme activities in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.9044 - 9056. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1921-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like protein measurement in caged Gammarus fossarum males as a biomarker of endocrine disruptor exposure: Inconclusive experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122-123, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like proteins among invertebrate species diversity: potential of proteomic mass spectrometry for biomarker development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Audouard-Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (11), pp.6315-6323. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like proteins in the freshwater amphipod Gammarus fossarum (Koch, 1835): Functional characterization throughout reproductive process, potential for use as an indicator of oocyte quality and endocrine disruption biomarker in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112-113, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular adaptation and resilience of the insect's nuclear receptor USP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. da Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (199), 16 p. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-12-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like Proteins among Invertebrate Species Diversity: Potential of Proteomic Mass Spectrometry for Biomarker Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tutundjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (11), pp.6315-6323. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es300550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like protein measurement in caged Gammarus fossarum males as a biomarker of endocrine disruptor exposure: Inconclusive experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin-like gene expression in freshwater amphipod Gammarus fossarum (Koch, 1835): functional characterization in females and potential for use as an endocrine disruption biomarker in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.1286 - 1299. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-011-0685-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry assay as an alternative to the enzyme-linked immunosorbent assay test for biomarker quantitation in ecotoxicology : application to vitellogenin in Crustacea (Gammarus fossarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217, pp.5109-5115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la sensibilité des espèces face à la contamination des milieux : un jeu complexe entre toxicologie, biologie et écologie des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des espèces et contamination des milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.30-33. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expérimentations in situ : principes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, p. 20 - p. 25. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian cycle and embryonic development in Gammarus fossarum: Application for reproductive toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Biagianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (10), pp.2249 - 2259. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase activity in Gammarus fossarum (Crustacea Amphipoda) - Intrinsic variability, reference levels, and a reliable tool for field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (4), pp.225 - 233. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and evolutionary innovation of the heterodimerization interface between USP and the ecdysone receptor ECR in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain A. Studer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robinson-Rechavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ml Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (4), pp.753-68. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive vs non-additive genetic components in lethal cadmium tolerance of Gammarus (Crustacea): Novel light on the assessment of the potential for adaptation to contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, p. 294 - p. 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the model beetle and pest Tribolium castaneum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gibbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Matthew Weinstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan E. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Denell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7190), pp.949-955. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an evolutionary overacceleration of a network controlling the ecdysone cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), pp.416-429. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00288743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic dietary and waterborne Cd exposures on the contamination level and reproduction of Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.1128-1134. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/07-431.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Tribolium nuclear receptors reveals an increase in evolutionary rate of a network controlling the ecdysone cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), p. 416 - p. 429. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved features and evolutionary shifts of the EDA signaling pathway involved in vertebrate skin appendage development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Sadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.912-28. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00315537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Novel Relational Links Uncovered by Extensive Developmental Profiling of Nuclear Receptor Expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (11), pp.e188. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.0030188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of a novel type of ligand-independent RXR-USP receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Iwema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle M.L. Billas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Nierengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (16), pp.3770-3782. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium tolerance is associated with metallothionein gene expression plasticity in Gammarus fossarum field populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Lalouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louveline Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant investigation of crustacean amphipods lipidome and metabolome during molting stage by Zeno SWATH Data-Independent Acquisition coupled with Electron Activated Dissociation and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology, aquatic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.23-30, 2024, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-824315-2.00116-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la qualité des milieux aquatiques : caractérisation des impacts écotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection des impacts toxiques dans l'environnement - du terrain à la règlementation, Burgeot, T., Minier, C., Cuny, D., Cuny, M.A., Bispo, A., Grand, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.70, 2018, 9781784054687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammarids as Reference Species for Freshwater Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecotoxicology: Advancing Tools for Dealing with Emerging Risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Inc., pp.253-280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology, Aquatic Invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Toxicology, 3rd edition vol 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Inc., Academic Press, pp.284-288, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Bioassays in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology, Férard, J.F. &amp; Blaise, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.635-642, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of endocrine functions; causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological biomarkers: Indicators of ecotoxicological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.187-218, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of endocrine Functions: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garric Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiard–Triquet C., Amiard J.-C. &amp; Rainbow P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological biomarkers: Indicators of ecotoxicological effects.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, Taylor &amp; Francis Group, pp.187-213, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomics and metabolomics investigation of organ-specific perturbations induced by Pravastatine and Cadmium exposure on the freshwater sentinel crustaceans Gammarus fossarum by high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour évaluer les effets écotoxicologiques des pesticides : revue critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème congrès du Groupe Français de recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 51e congrès du Groupe Français de recherches sur les Pesticides (GFP) - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Lipidomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Newry, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of modelling approaches for ecological risk assessment of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-omics extraction method for ecotoxicology: in-depth investigation of the reproductive cycle of the sentinel species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alexandre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Valence, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ isobaric lipid mapping by MALDI-ion mobility separation-mass spectrometry imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Oetjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Szesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la toxicité des effluents de station de traitements 1. Expérimentations ex-situ et in-situ à la station d'épuration de Sophia-Antipolis : Réalisation de bio essais pour évaluer les performances épuratoires sur la toxicité du rejet et son impact sur le milieu récepteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Taïr-Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Depince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle de la contamination en pesticides et de son impact écotoxique dans un cours d'eau agricole jurassien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Pesticides 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in situ de la pression chimique dans les plan d'eau aquitains à l'aide de l'encagement de gammares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "la chaîne des lacs et étangs du littoral Aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la toxicité des effluents de station de traitements: 2. ToxMate, nouvel outil de pilotage pour les usines de traitements des eaux par le suivi en ligne du comportement d'invertébrés aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic cytosine methylation level: a molecular marker of stress in the species Gammarus fossarum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans- and multigenerational impacts of micropollutants on life-history traits of the mosquito Aedes Aegyptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic defects in Gamamrus fossarum (Amphipoda) exposed to fenoxycarb as embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of biotic and abiotic factors on the DNA methylation status in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Toxicity Assessment (ISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limeira, Brazil. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sperm quality using the Comet assay: from its optimization until its deployment on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Erraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO – 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations ex-situ et in-situ à la station d'épuration de Sophia-Antipolis : Réalisation de bioessais pour évaluer les performances épuratoires sur la toxicité du rejet et son impact sur le milieu récepteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Decamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Eau et Santé, Réduire les rejets de micropolluants liés aux pratiques de soin : quels leviers possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring using the freshwater crustacean Gammarus fossarum: an operational tool to monitor chemical contamination and toxicity in continental surface waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsoukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of male gonads in Gammarus fossarum exposed to Pyriproxyfen: mining for endocrine disruption biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillet Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarker genes for endocrine disruption assessment in the non-model crustacean species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active biomonitoring for assessment of chemical contamination and toxicity of aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsoukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96ème édition du congrès de l’ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des récepteurs nucléairs RXR E75 pendant le cycle reproductif du crustacé Gammarus fossarum et modulation lors de l'exposition à 3 insecticides perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2017 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuspension of metal contaminated sediments and caged gammarid responses in navigated channelized rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an OECD two-generations reproduction test in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eytcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SRM-based multiplexed quantitation of protein biomarkers in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers and in situ bio-monitoring tools to assess pesticide impacts in the surface water of agricultural catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides 2016, 9th European Conference on Pesticides and Related Organic Micropollutants in the Environment,15th Symposium on Chemistry and Fate of Modern Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santiago de Compostela, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cellular compartmentalization in the trophic transfer of Mercury species in a plant-crustacean food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beauvais Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarker genes for endocrine disruption assessment in the non-model crustacean species Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ESCPB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of passive samplers and biomonitoring tools to evaluate surface water contamination by pesticides in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium in Pesticide Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contamination of in situ caged Gammarus fossarum as an indicator to predict ecological disturbance: a national scale case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1-, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of inter-population variability to improve ecological relevance of biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dedourge Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of physiological processes related to energy management in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Cd-sensitivity and phylogenetic diversity of field populations throughout the Gammarus fossarum/pulex species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de recherche sur le gammare à Irstea: développement d'une espèces sentinelle de la pollution des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravel the reproductive biology of Gammarus fossarum by comparative proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lyon, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomics of the freshwater amphipod Gammarus fossarum: focus on endocrine regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités cholinestérasiques chez l’amphipode Gammarus fossarum : caractérisation, variabilité naturelle et application comme outil de diagnostic des effets neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PollDiff'Eau 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence de facteurs confondants sur les activités digestives et les réserves énergétiques de Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged Gammarus fossarum to improve the characterization of contamination levels in continental waters: toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biomarqueurs protéiques chez les invertébrés aquatiques : diversité phylogénétique, validité fonctionnelle et sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encagement de Gammarus fossarum pour le diagnostic de toxicité des milieux : modélisation de la variabilité naturelle des marqueurs biologiques pour la définition de valeurs de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité digestive de gammares transplantés : Indicatrice d'un stress chimique dans les études in situ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Sefa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of a battery of macroinvertebrate bioassays for the hazard assessment of sediments: Approach integrating the natural variability of the organisms life-traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Toxicity assessment (ISTA 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hong-Kong, pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitellogénine par spectrométrie de masse (LC-MS/MS) chez un amphipode dulçaquicole, Gammarus fossarum : un biomarqueur potentiel de la perturbation endocrinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caged gammarids to improve the characterization of contamination levels in continental waters - toward the determination of threshold values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMEC ( European Meeting on Environmental Chemistry) 12th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle chez le crustacé Gammarus fossarum pour l'évaluation de la qualité chimique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mont Joli, Canada. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la vitellogénine chez les invertébrés : pertinence et application de la spectrométrie de masse (LC-MS/MS)en vue de proposer une méthode spécifique et transférable entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme de l’impact des pesticides en cours d’eau : influence de la dynamique de l’exposition sur les effets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a method for vitellogenin quantification to investigate the reproductive investment in Gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audouard Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Seville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics and integration of individual toxicological effects for in situ water quality assessment: a modelling approach with Gammarus fossarum and Potamopyrgus antipodarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of vitellogenin measurement in the freshwater amphipod Gammarus fossarum: first step to propose a relevant biomarker for reproductive impact assessment of endocrine disruptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 20th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-surveillance in situ de la qualité des eaux douces : approche multi-échelle chez Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments to develop ecological relevant tools in individual and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 19th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteborg, Sweden. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and in situ caging for a realistic extrapolation of ecotoxicological effects at the population level: a methodological approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Metz, France. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population level integration of individual effect measurements for in situ water quality assessment: a modelling approach with Gammarus fossarum (Crustacean) and Potamopyrgus antipodarum (Gastropod)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final MODELKEY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ bio-monitoring of water quality: multi-scale effect assessment in Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELKEY Conference "How to assess the impact of key pollutants in aquatic ecosystems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Leipzig, Germany. pp.1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic effects of ivermectin on Daphnia magna and Ceriodaphnia dubia: between-species and between-strains comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic effects of ivermectin chronic effects of ivermectin on daphnia magna and ceriodaphnia dubia: between-species and between-strains comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Poland. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs : perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs, perspectives pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE RiverLy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET IMPACT-CE : Développement et transfert aux opérationnels d’outils intégratifs de mesure chimique et biologique au sein des cours d’eau pour le suivi de l’impact des pratiques agricoles et de leur évolution - Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecophyto II. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et transfert aux opérationnels d’outils intégratifs de mesure chimique et biologique au sein des cours d’eau pour le suivi de l’impact des pratiques agricoles et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy; INRAE UR EABX; LIEC Université de Lorraine; INRAE Dijon agroécologie; Université Blaise Pascal, Clermont-Ferrand; Université Paul Sabatier Toulouse; Hyfe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Almunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armengaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques : Proposition de valeurs seuils au niveau national pour la mesure de marqueurs de toxicité chez Gammarus fossarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéomique ciblée pour la quantification multiplexée de biomarqueurs: perspectives pour la surveillance environnementale. Construction d'une stratégie partagée et généralisable entre espèces pour l'identification de protéines d'intérêt - Cas d'étude chez Gammarus fossarum (Rapport d'étape)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Espeyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Degli-Esposti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayciriex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques : Indicateurs de la contamination biodisponible des eaux douces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea; Agence française pour la biodiversité. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ciliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'un indicateur écotoxicologique pour diagnostiquer et comprendre l'état des milieux aquatiques et aider à la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application et évaluation d’outils intégratifs chimiques et biologiques pour mesurer l’impact des produits phytosanitaires sur les cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales. Rapport de synthèse de l’étude pilote : déploiement de l’outil gammare encagé au niveau national, résultats pour les métaux ciblés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour l'amélioration du suivi chimique des eaux continentales. Approche de biosurveillance active sur Gammarus fossarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des substances chimiques sur les organismes aquatiques. Développement d’une batterie multi spécifique pour l’évaluation écotoxicologique de la qualité du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la présence d'un contaminant dans un liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3069325 - WO2019016273. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cage pour toximètre à séparations inclinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neuzeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3064447 - WO2018178585. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des populations chez le crustacé d'eau douce Gammarus sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à diriger des recherches, Université Claude Bernard Lyon I, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId968"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BFF831C"/>
+    <w:nsid w:val="315ED081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chaumot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9132-3419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabiol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artigas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Domingos Gouveia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumot Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuertes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot Minnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuzeret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zoghlami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barata" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Schamphelaere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coutellec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauvais Fluck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604697v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604701v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chabbane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mounier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chabanne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jubeaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado Nilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599188v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599187v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Davin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Gaillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597757v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597743v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595238v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouard Combe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tutundjian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595380v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960729v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595236v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593331v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594685v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent Hubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578520v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501458v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32767-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268571v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demortier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04457" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346818v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Caillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119220" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717939v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalouette" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degli Esposti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02777-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788333v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Meng" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158763" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788318v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilkinson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kolpin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Leung" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racliffe Lai" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113947119" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119565" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466902v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ahrouch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14384" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4655" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113305v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4656" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609321v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610039v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milinkovitch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06434-x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918845v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.006" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860702v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Charnot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17145/jab.18.012" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906322v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02437" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974768v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.09.015" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917353v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.057" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682339v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.007" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV8WVSMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681622v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dayras" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.016" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606674v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.031" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663631v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03736" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0348-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574975v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.06.017" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853420v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barata" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rivetti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Leblanc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Eytcheson" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.066" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606518v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3779" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804836v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.01.012" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604681v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.08.055" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604682v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.06.017" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8CJ3MD3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902171v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.045" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604683v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.007" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFDJR8TG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338198v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622668913387212E12" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600747v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500984z" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917267v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2886" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6323806DDE48131BA2617334EFD506F2E2102BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601473v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1491-z" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181614v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125154" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250213v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12327" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602338v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Almunia" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.07.037" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600746v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.01.007" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600748v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070508v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096393" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230133v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501673s" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773522v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.024" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920248v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1921-5" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F0FE140140D5A94D55280588DB6A335ECA49BA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875198v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es300550h" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697838v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.01.011" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L64S5GW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597546v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597545v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875205v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.05.007" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V6BLKDG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918567v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0685-2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F59F688A58DA20EDAB3BFE3DE280E3691E28D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490421v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.06" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593846v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490427v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.07" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490025v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.05" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918571v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.268" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V2B5VGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918557v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.006" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P34895BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455556v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gos" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590501v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gibbs" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Matthew Weinstock" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Brown" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denell" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06784" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589446v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-431.1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q88MJ6BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315537v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beno&#238;t" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn038" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Billas" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beck" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nierengarten" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207389v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030188" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608339v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fort" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602067v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltby" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600053v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wexler" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599184v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600060v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couderc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01925773v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Couderc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garric Jeanne" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776001v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664932v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788931v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608470v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607532v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608478v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608471v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608378v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ravanat" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastide" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606520v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606964v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417847v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607055v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606963v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsoukalas" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hombert" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606961v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillet Revol" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606955v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Viala" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606888v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604704v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivetti" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Le Blanc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eytcheson" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604703v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606957v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604959v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604702v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604705v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602027v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602094v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602093v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602092v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600162v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellerin" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600161v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599194v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599195v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599193v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597741v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597737v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597740v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597738v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597234v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595246v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597802v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595243v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595247v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595244v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593333v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593853v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593852v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593854v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593856v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591888v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592102v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592301v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592646v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590556v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595544v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830061v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423016v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800301v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azoulay" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799794v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799780v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799759v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciliberti" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607334v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602398v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601928v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599952v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599951v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600059v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608946v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608945v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609326v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chaumot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9132-3419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069962685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Boni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alexandre Brunet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770444v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli-Esposti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Knittelfelder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabiol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artigas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Domingos Gouveia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumot Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cribiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuertes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608343v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moulin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauphin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perrot Minnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuzeret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duflot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Geffard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arambourou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almunia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouveia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Trapp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Erraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charnot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zoghlami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bender" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Schamphelaere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coutellec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvador" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604694v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauvais Fluck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prygiel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604701v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chabbane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mounier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chabanne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602090v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wattier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599186v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xuereb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jubeaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado Nilles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599187v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Davin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Gaillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599190v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597757v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597743v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595380v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595238v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audouard Combe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tutundjian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595239v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960729v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Audouard-Combe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jubeaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Tutundjian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595236v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593330v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593850v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwema" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moras" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594685v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent Hubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flammarion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578520v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrot-Minnot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Caillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119220" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099610v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Barthelemy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Espeyte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126029" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucr&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32767-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocq" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demortier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Brun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04457" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-025-01203-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565127v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106935" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342533" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717939v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalouette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Degli Esposti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomb" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02777-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05232-w" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Meng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158763" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358369v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Aboud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164875" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986050v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2023.1118494" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372093v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02545-w" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773623v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faugere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123806" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212038v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarnetske" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.109987" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788318v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilkinson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Boxall" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kolpin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Leung" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racliffe Lai" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2113947119" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788309v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ruivo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sousa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Neuparth" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10010006" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788200v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119565" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047998v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00692-2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045037v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120393" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134038v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Testet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102115" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601759v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.16" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02385" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ahrouch" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14384" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487859v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnal-Conduzorgues" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105816" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113280v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Oetjen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verdu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Szesny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4531" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921628v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bastide" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21134704" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970981v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wattier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Mamos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Copila&#351;-Ciocianu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#353;el Jeli&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ollivier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73739-0" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922078v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900261" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903090v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faug&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103901" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921609v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4655" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922047v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0133-2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113305v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4656" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610005v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0192-5" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609321v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.02.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922064v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105244" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109172v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2018.12.001" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610039v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milinkovitch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06434-x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918845v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.11.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622270v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Guery" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44203-5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610033v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104650" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860702v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Charnot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17145/jab.18.012" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917263v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sohm" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9390-x" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074284v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trapp" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00054" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906322v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02437" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460585v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneton" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22235-7" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974768v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.09.015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073105v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917353v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Duflot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.12.057" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606674v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.031" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682339v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.007" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV8WVSMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663631v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03736" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681622v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dayras" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.016" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539762v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0348-0" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574975v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.06.017" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853420v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barata" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rivetti" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Leblanc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Eytcheson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.066" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606518v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3779" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604681v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.08.055" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387982v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.08.010" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8MV0LP3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804836v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.01.012" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604682v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.06.017" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8CJ3MD3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902171v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.045" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604683v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.007" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFDJR8TG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917267v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2886" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6323806DDE48131BA2617334EFD506F2E2102BB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600747v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500984z" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338198v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622668913387212E12" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601473v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-015-1491-z" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181614v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaffal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125154" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250213v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12327" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602338v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Almunia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.07.037" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600746v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.01.007" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600748v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070508v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096393" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230133v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501673s" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773522v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.024" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920248v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1921-5" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F0FE140140D5A94D55280588DB6A335ECA49BA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597546v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875198v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es300550h" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697838v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.01.011" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L64S5GW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778587v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. da Lage" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maestro" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-199" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597545v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875205v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2012.05.007" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V6BLKDG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918567v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bezin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augagneur" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0685-2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F59F688A58DA20EDAB3BFE3DE280E3691E28D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593846v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemoine" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490421v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.06" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490427v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.07" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490025v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.05" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918571v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Biagianti" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.268" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0V2B5VGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918557v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.006" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P34895BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384307v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Iwema" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A. Studer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robinson-Rechavi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ml Billas" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn302" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455556v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gos" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590501v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gibbs" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Matthew Weinstock" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Brown" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denell" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06784" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00288743v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.10.006" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589446v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-431.1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q88MJ6BK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453844v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beno&#238;t" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn038" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207389v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thisse" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030188" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589453v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M.L. Billas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Nierengarten" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601810" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328990v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clement" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lemoine" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372207v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824315-2.00116-0" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608339v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burgeot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fort" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602067v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltby" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600053v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wexler" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599184v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600060v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couderc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01925773v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Couderc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garric Jeanne" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776001v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664932v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995876v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788931v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995871v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996540v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608470v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607532v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608478v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608471v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608378v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ravanat" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastide" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606520v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606964v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417847v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607055v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606963v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsoukalas" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hombert" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606961v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillet Revol" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606955v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Viala" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606888v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606957v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604706v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604704v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivetti" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Le Blanc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eytcheson" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604703v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604959v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604702v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604705v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602027v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602094v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602093v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602092v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600162v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellerin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600161v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599194v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599195v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599193v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597741v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597737v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597740v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597738v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595246v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597802v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595243v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597234v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595247v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595244v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593853v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593333v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593852v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593854v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593856v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591888v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592102v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592301v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592646v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590556v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595544v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246106v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Detante" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sugier" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138910v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830061v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423016v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800301v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azoulay" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799794v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971107v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799780v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799759v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciliberti" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607334v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602398v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601928v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599952v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599951v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600059v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608946v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608945v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609326v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>