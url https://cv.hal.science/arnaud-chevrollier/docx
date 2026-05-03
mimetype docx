--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -177,9123 +177,9752 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BI-ALLELIC VARIANTS IN TM2D3 CAUSE A SEVERE SYNDROMIC NEURODEVELOPMENTAL DISORDER ASSOCIATED WITH ENDOPLASMIC RETICULUM AND MITOCHONDRIAL ABNORMALITIES.</w:t>
+                <w:t xml:space="preserve">Mitofusin MFN2 acts as a molecular sensor preventing protein aggregation and mitophagy, with a protective effect against apoptosis in Charcot–Marie–Tooth type 2A disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Gabillard-Lefort</w:t>
+                <w:t xml:space="preserve">Mariana Joaquim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Silveira Martinez</w:t>
+                <w:t xml:space="preserve">Maike Dohrn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mafalda Escobar-Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2025.05.004⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (1), pp.2629624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2026.2629624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283235v1</w:t>
+                <w:t xml:space="preserve">hal-05606162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial F0F1-ATP synthase governs the induction of mitochondrial fission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charcot–Marie–Tooth type 2A variants of mitofusin 2 sensitize cells to apoptotic cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Joaquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bianca Bulimaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Marie Mohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Girona</w:t>
+                <w:t xml:space="preserve">Solenn Plouzennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Alban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Leon Osinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (18), pp.jcs263691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.263691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622662v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution microscopies, technological breakthrough to decipher mitochondrial structure and dynamic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BI-ALLELIC VARIANTS IN TM2D3 CAUSE A SEVERE SYNDROMIC NEURODEVELOPMENTAL DISORDER ASSOCIATED WITH ENDOPLASMIC RETICULUM AND MITOCHONDRIAL ABNORMALITIES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Gabillard-Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Teixeira</w:t>
+                <w:t xml:space="preserve">Caroline Silveira Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Galland</w:t>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.01.006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.1711-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455163v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution microscopies, technological breakthrough to decipher mitochondrial structure and dynamic.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Teixeira</w:t>
+                <w:t xml:space="preserve">An Apparently Isolated Optic Neuropathy Associated with Biallelic Variants in SLC25A46 Gene Encoding the Mitochondrial Ugo1-Like Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Galland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.01.006⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.96-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01658107.2025.2581675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657389v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous MFN2 variants causing severe antenatal encephalopathy with clumped mitochondria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Perrin</w:t>
+                <w:t xml:space="preserve">Mitofusin 2 displays fusion-independent roles in proteostasis surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Joaquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selver Altin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bianca Bulimaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad347⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04410829v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous MFN2 variants causing severe antenatal encephalopathy with clumped mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Role of Phospholipids in Mitochondrial Dynamics and Associated Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Plouzennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (8), pp.27634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31083/FBL27634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454759v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactive response DNA-binding protein 43 is enriched at the centrosome in human cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pozzi</w:t>
+                <w:t xml:space="preserve">Mitochondrial F0F1-ATP synthase governs the induction of mitochondrial fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad228⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.109808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254654v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation sequencing identifies novel PMPCA variants in patients with dominant optic atrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majida Charif</w:t>
+                <w:t xml:space="preserve">Food perception induces fast fragmentation of hepatic mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13071202⟩</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (8), pp.680-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861086v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer/Testis Antigen 55 is required for cancer cell proliferation and mitochondrial DNA maintenance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution microscopies, technological breakthrough to decipher mitochondrial structure and dynamic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naig Gueguen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2022.02.005⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159-160, pp.38 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771509v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate-Induced Deregulation of Krebs Cycle in Mitochondrial Encephalopathy Lactic Acidosis Syndrome Stroke-Like Episodes (MELAS) Syndrome Is Alleviated by Ketone Body Exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution microscopies, technological breakthrough to decipher mitochondrial structure and dynamic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10071665⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159-160, pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2024.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861087v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Thirty-year progression of an EMPF1 encephalopathy due to defective mitochondrial and peroxisomal fission caused by a novel de novo heterozygous DNM1L variant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hougrand</w:t>
+                <w:t xml:space="preserve">Homozygous MFN2 variants causing severe antenatal encephalopathy with clumped mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alice Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.937885⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), pp.91 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861074v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04410829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate-Induced Deregulation of Krebs Cycle in Mitochondrial Encephalopathy Lactic Acidosis Syndrome Stroke-Like Episodes (MELAS) Syndrome Is Alleviated by Ketone Body Exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Homozygous MFN2 variants causing severe antenatal encephalopathy with clumped mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+                <w:t xml:space="preserve">Adeline Alice Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dumont</w:t>
+                <w:t xml:space="preserve">Lyse Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+                <w:t xml:space="preserve">Laurence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.1665. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10071665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436403v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of the mitochondrial fusion protein OPA1 in hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Transactive response DNA-binding protein 43 is enriched at the centrosome in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Greibill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202000238rrr⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (9), pp.3624-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379614v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Non-Coding RNA SAMMSON Is a Regulator of Chemosensitivity and Metabolic Orientation in MCF-7 Doxorubicin-Resistant Breast Cancer Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Guillon</w:t>
+                <w:t xml:space="preserve">Next generation sequencing identifies novel PMPCA variants in patients with dominant optic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seyedeh Tayebeh Ahmadpour</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10111156⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13071202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03546999v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPS-enriched small extracellular vesicles from metabolic syndrome patients trigger endothelial dysfunction by activation of TLR4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luisa Vergori</w:t>
+                <w:t xml:space="preserve">Cancer/Testis Antigen 55 is required for cancer cell proliferation and mitochondrial DNA maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Aurrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Baechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shar-Yin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2021.154727⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2022.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284090v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant ACO2 mutations are a frequent cause of isolated optic atrophy</w:t>
+                <w:t xml:space="preserve">Case report: Thirty-year progression of an EMPF1 encephalopathy due to defective mitochondrial and peroxisomal fission caused by a novel de novo heterozygous DNM1L variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majida Charif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salim Khiati</w:t>
+                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Garraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab063⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.937885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873017v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress contributes differentially to the pathophysiology of Charcot-Marie-Tooth disease type 2K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+                <w:t xml:space="preserve">Glutamate-Induced Deregulation of Krebs Cycle in Mitochondrial Encephalopathy Lactic Acidosis Syndrome Stroke-Like Episodes (MELAS) Syndrome Is Alleviated by Ketone Body Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2019.113069⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10071665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388209v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the m-AAA proteases AFG3L2 and SPG7 are causing isolated dominant optic atrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Protective role of the mitochondrial fusion protein OPA1 in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.e428. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202000238rrr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942795v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the m-AAA proteases AFG3L2 and SPG7 are causing isolated dominant optic atrophy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Long Non-Coding RNA SAMMSON Is a Regulator of Chemosensitivity and Metabolic Orientation in MCF-7 Doxorubicin-Resistant Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Orre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Tayebeh Ahmadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10111156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960357v1</w:t>
+                <w:t xml:space="preserve">inserm-03546999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du cerveau humain à l’échelle nanoscopique par microscopie Super-Résolutive STORM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+                <w:t xml:space="preserve">LPS-enriched small extracellular vesicles from metabolic syndrome patients trigger endothelial dysfunction by activation of TLR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malloci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Safiedeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Vergori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.296⟩</w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.154727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2021.154727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942785v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics Reveals Triacylglycerol Accumulation Due to Impaired Fatty Acid Flux in Opa1 -Disrupted Fibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+                <w:t xml:space="preserve">Dominant ACO2 mutations are a frequent cause of isolated optic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Elkarhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Khiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00081⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388215v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+                <w:t xml:space="preserve">Oxidative stress contributes differentially to the pathophysiology of Charcot-Marie-Tooth disease type 2K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323, pp.113069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2019.113069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975277v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warburg-like effect is a hallmark of complex I assembly defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lebert</w:t>
+                <w:t xml:space="preserve">Mutations in the m-AAA proteases AFG3L2 and SPG7 are causing isolated dominant optic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942827v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metabolomic Bioenergetic Signature of Opa1-Disrupted Mouse Embryonic Fibroblasts Highlights Aspartate Deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Alban</w:t>
+                <w:t xml:space="preserve">Mutations in the m-AAA proteases AFG3L2 and SPG7 are causing isolated dominant optic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29972-9⟩</w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388227v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply: The expanding neurological phenotype of DNM1L-related disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">Étude du cerveau humain à l’échelle nanoscopique par microscopie Super-Résolutive STORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awy027⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.S105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388229v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary fibroblasts derived from sporadic amyotrophic lateral sclerosis patients do not show ALS cytological lesions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Lipidomics Reveals Triacylglycerol Accumulation Due to Impaired Fatty Acid Flux in Opa1 -Disrupted Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasco</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Kouassi Nzoughet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic lateral sclerosis &amp; frontotemporal degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21678421.2018.1431787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.2779-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964500v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current mechanistic insights into the CCCP-induced cell survival response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warburg-like effect is a hallmark of complex I assembly defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Kane</w:t>
+                <w:t xml:space="preserve">Celine Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
+                <w:t xml:space="preserve">Stephanie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+                <w:t xml:space="preserve">Anaïs Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148, pp.100-110. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (9), pp.2475-2489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964494v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Nzoughet</w:t>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964499v1</w:t>
+                <w:t xml:space="preserve">hal-02975277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUH couples mitochondrial distribution to the energetic and metabolic status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">The Metabolomic Bioenergetic Signature of Opa1-Disrupted Mouse Embryonic Fibroblasts Highlights Aspartate Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.201616⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29972-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601889v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current mechanistic insights into the CCCP-induced cell survival response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
+                <w:t xml:space="preserve">Aurelien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784466v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Niro</w:t>
+                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Judith Nzoughet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818418v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary fibroblasts derived from sporadic amyotrophic lateral sclerosis patients do not show ALS cytological lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Frey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celine Bris</w:t>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">Amyotrophic lateral sclerosis &amp; frontotemporal degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5-6), pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21678421.2018.1431787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396751v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased mitochondrial fusion in a autosomal recessive CMT2A family with mitochondrial GTPase mitofusin 2 mutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reply: The expanding neurological phenotype of DNM1L-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Latour</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Peripher Nerv Syst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.12192⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (4), pp.e29-e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02104500v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+                <w:t xml:space="preserve">CLUH couples mitochondrial distribution to the energetic and metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (11), pp.1940 - 1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.201616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103390v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Wetterwald</w:t>
+                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.812-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (1), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01392230v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huynh Cong</w:t>
+                <w:t xml:space="preserve">Sophie Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mollet</w:t>
+                <w:t xml:space="preserve">Marjorie Niro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnés Guichet</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gribouval</w:t>
+                <w:t xml:space="preserve">Laura Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404021v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of drug-based neuroprotection targeting mitochondria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Increased mitochondrial fusion in a autosomal recessive CMT2A family with mitochondrial GTPase mitofusin 2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame-Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andoni Echaniz-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.03.005⟩</w:t>
+              <w:t xml:space="preserve">J Peripher Nerv Syst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.365-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404068v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset Behr syndrome due to compound heterozygous mutations in OPA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Safiedeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Non spécifié. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awu184⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 139 (11), pp.2864-2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403967v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404098v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00877607v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of organelle targeting peptide cleavage sites using transient expression of GFP translational fusions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynier</w:t>
+                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gribouval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.040⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (6), pp.637 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209902v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolically induced heteroplasmy shifting and l-arginine treatment reduce the energetic defect in a neuronal-like model of MELAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Early-onset Behr syndrome due to compound heterozygous mutations in OPA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2012.01.010⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awu184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404030v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Perspectives of drug-based neuroprotection targeting mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (5), pp.390 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03404105v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MFN2 gene is responsible for mitochondrial DNA instability and optic atrophy 'plus' phenotype</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of organelle targeting peptide cleavage sites using transient expression of GFP translational fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Candat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Verschueren</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awr323⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 434 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408506v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dysfunction and pathophysiology of Charcot-Marie-Tooth disease involving GDAP1 mutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408479v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00877607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetic defect associated with mKATP channel opening in a mouse model carrying a mitofusin 2 mutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.10-173609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (51), pp.36662 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408441v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous MFN2 and GDAP1 mutations cause major mitochondrial defects in a patient with CMT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guillet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318217e77d⟩</w:t>
+              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.980 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408522v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">Metabolically induced heteroplasmy shifting and l-arginine treatment reduce the energetic defect in a neuronal-like model of MELAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guillet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1822 (6), pp.1019 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00673659v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine nucleotide translocase 2 is a key mitochondrial protein in cancer metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The MFN2 gene is responsible for mitochondrial DNA instability and optic atrophy 'plus' phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verschueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (Pt 1), pp.23 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645378v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial dysfunction and pathophysiology of Charcot-Marie-Tooth disease involving GDAP1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 227 (1), pp.31 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00683147v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethambutol-induced optic neuropathy linked to OPA1 mutation and mitochondrial toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Simultaneous MFN2 and GDAP1 mutations cause major mitochondrial defects in a patient with CMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casasnovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.11.004⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (17), pp.1524 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318217e77d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03403265v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic spectrum of MFN2 mutations in the Spanish population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cassereau</w:t>
+                <w:t xml:space="preserve">Bioenergetic defect associated with mKATP channel opening in a mouse model carrying a mitofusin 2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cartoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2009.072488⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (5), pp.1618 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-173609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03408512v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03406912v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00673659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la levure aux maladies neurodégénératives : Dix ans d’exploration des pathologies de la dynamique mitochondriale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adenine nucleotide translocase 2 is a key mitochondrial protein in cancer metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20102610836⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1807 (6), pp.562 - 567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408444v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prundean</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03408492v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00683147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-associated disorders: Phenotypes and pathophysiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Phenotypic spectrum of MFN2 mutations in the Spanish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casasnovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Banchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.249 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2009.072488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406909v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and late-onset optic atrophy due to a novel OPA1 mutation leading to a mitochondrial coupling defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arsene</w:t>
+                <w:t xml:space="preserve">Ethambutol-induced optic neuropathy linked to OPA1 mutation and mitochondrial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406919v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial complex I deficiency in GDAP1-related autosomal dominant Charcot-Marie-Tooth disease (CMT2K)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Letournel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10 (2), pp.145 - 150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10048-008-0166-9⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.127 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403277v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">De la levure aux maladies neurodégénératives : Dix ans d’exploration des pathologies de la dynamique mitochondriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Murail</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (10), pp.836 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20102610836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663623v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial bioenergetic background confers a survival advantage to HepG2 cells in response to chemotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
+                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Douay</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mc.20539⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.70 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655649v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial complex I deficiency in GDAP1-related autosomal dominant Charcot-Marie-Tooth disease (CMT2K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-008-0166-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00372261v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Zazoun</w:t>
+                <w:t xml:space="preserve">Acute and late-onset optic atrophy due to a novel OPA1 mutation leading to a mitochondrial coupling defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Nochez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.598 - 608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00287509v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis–Like Disorder in Opa1-Related Autosomal Dominant Optic Atrophy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">OPA1-associated disorders: Phenotypes and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (10), pp.1855 - 1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000289194.89359.a1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419056v1</w:t>
+                <w:t xml:space="preserve">hal-03406909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Pou de Crescenzo</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.21385⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00282865v1</w:t>
+                <w:t xml:space="preserve">inserm-00663623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANT2 isoform required for cancer cell glycolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial bioenergetic background confers a survival advantage to HepG2 cells in response to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-005-8642-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.733-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02679782v1</w:t>
+                <w:t xml:space="preserve">hal-02655649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.E692-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00372261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Zazoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (5), pp.667-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00287509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Sclerosis–Like Disorder in Opa1-Related Autosomal Dominant Optic Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (13 Part 2), pp.1152 - 1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000289194.89359.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pou de Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (6), pp.794-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANT2 isoform required for cancer cell glycolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-005-8642-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Random mtDNA deletions and functional consequence in aged human skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte de Camaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 332 (2), pp.542-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9303,137 +9932,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Brain Imaging with STochastic Optical Reconstruction Microscopy (STORM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63eme congress of the french neuropathological society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pparis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9443,245 +10072,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de Biochimie – Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Angers, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9691,161 +10320,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding of the colorectal cancer metabolic program through MICU2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crottès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9913,51 +10542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4FA982"/>
+    <w:nsid w:val="F8F33767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10144,51 +10773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chevrollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5135-6643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083154116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2853-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05283235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gabillard-Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.05.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Girona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.01.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04410829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alice Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad347" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04454759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bodin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Greibill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gouju" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03771509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudenege" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baechler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2022.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hougrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.937885" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000238rrr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10111156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Elkarhat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.296" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Selma Kane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00081" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Wetterwald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chupin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29972-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2018.1431787" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.12.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Wakim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.201616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame-Selma Kane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SGLSJF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.03.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hancock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2012.01.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschueren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr323" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408479v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.09.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-173609" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casasnovas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318217e77d" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.10.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.11.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR823HB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408512v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Banchs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.072488" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7D1EF74C520CEE98FCA4E3F448622970DED8DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102610836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Demidem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20539" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41F17AC09E27A78F4721AE42B4D1DD9D02EEFB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000289194.89359.a1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03455529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chevrollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5135-6643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083154116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2853-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Joaquim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Dohrn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Escobar-Henriques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2026.2629624" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bianca Bulimaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mohn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Plouzennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Osinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.263691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05283235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gabillard-Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2581675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Altin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sim&#245;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nolte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56673-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/FBL27634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Girona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Boursier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teixeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04410829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alice Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04454759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Greibill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gouju" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudenege" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baechler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2022.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Wagner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hougrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.937885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000238rrr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10111156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154727" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Elkarhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Selma Kane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Wetterwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chupin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29972-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.12.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDPK6BQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964500v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2018.1431787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Wakim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.201616" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame-Selma Kane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SGLSJF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61P6VSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.03.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hancock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2012.01.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschueren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr323" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.09.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z9CF6S0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casasnovas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318217e77d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-173609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.10.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408512v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Banchs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.072488" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7D1EF74C520CEE98FCA4E3F448622970DED8DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403265v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.11.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR823HB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102610836" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Demidem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20539" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41F17AC09E27A78F4721AE42B4D1DD9D02EEFB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000289194.89359.a1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03455529v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>