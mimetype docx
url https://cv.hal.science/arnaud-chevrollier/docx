--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -730,503 +730,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitofusin 2 displays fusion-independent roles in proteostasis surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Joaquim</w:t>
+                <w:t xml:space="preserve">The Role of Phospholipids in Mitochondrial Dynamics and Associated Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Plouzennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selver Altin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56673-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (8), pp.27634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31083/FBL27634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606165v1</w:t>
+                <w:t xml:space="preserve">hal-05606168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Phospholipids in Mitochondrial Dynamics and Associated Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Plouzennec</w:t>
+                <w:t xml:space="preserve">Mitofusin 2 displays fusion-independent roles in proteostasis surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Joaquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selver Altin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bianca Bulimaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hendrik Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (8), pp.27634. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31083/FBL27634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606168v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial F0F1-ATP synthase governs the induction of mitochondrial fission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food perception induces fast fragmentation of hepatic mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+                <w:t xml:space="preserve">Jérome Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109808⟩</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (8), pp.680-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622662v1</w:t>
+                <w:t xml:space="preserve">hal-05606173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food perception induces fast fragmentation of hepatic mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+                <w:t xml:space="preserve">Mitochondrial F0F1-ATP synthase governs the induction of mitochondrial fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Boursier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (8), pp.680-682. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.109808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606173v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution microscopies, technological breakthrough to decipher mitochondrial structure and dynamic.</w:t>
               </w:r>
@@ -2084,295 +2084,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Thirty-year progression of an EMPF1 encephalopathy due to defective mitochondrial and peroxisomal fission caused by a novel de novo heterozygous DNM1L variant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutamate-Induced Deregulation of Krebs Cycle in Mitochondrial Encephalopathy Lactic Acidosis Syndrome Stroke-Like Episodes (MELAS) Syndrome Is Alleviated by Ketone Body Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Wagner</w:t>
+                <w:t xml:space="preserve">Sophie Belal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Vincent</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Garraux</w:t>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hougrand</w:t>
+                <w:t xml:space="preserve">Florent Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.937885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10071665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861074v1</w:t>
+                <w:t xml:space="preserve">hal-03861087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamate-Induced Deregulation of Krebs Cycle in Mitochondrial Encephalopathy Lactic Acidosis Syndrome Stroke-Like Episodes (MELAS) Syndrome Is Alleviated by Ketone Body Exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case report: Thirty-year progression of an EMPF1 encephalopathy due to defective mitochondrial and peroxisomal fission caused by a novel de novo heterozygous DNM1L variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belal</w:t>
+                <w:t xml:space="preserve">Bart Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Amy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+                <w:t xml:space="preserve">Gaëtan Garraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+                <w:t xml:space="preserve">Olivier Hougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.1665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10071665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.937885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861087v1</w:t>
+                <w:t xml:space="preserve">hal-03861074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role of the mitochondrial fusion protein OPA1 in hypertension</w:t>
               </w:r>
@@ -2620,295 +2620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03546999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPS-enriched small extracellular vesicles from metabolic syndrome patients trigger endothelial dysfunction by activation of TLR4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant ACO2 mutations are a frequent cause of isolated optic atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Ali</w:t>
+                <w:t xml:space="preserve">Zouhair Elkarhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Malloci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luisa Vergori</w:t>
+                <w:t xml:space="preserve">Salim Khiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.metabol.2021.154727⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284090v1</w:t>
+                <w:t xml:space="preserve">hal-03873017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant ACO2 mutations are a frequent cause of isolated optic atrophy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">LPS-enriched small extracellular vesicles from metabolic syndrome patients trigger endothelial dysfunction by activation of TLR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malloci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Safiedeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Elkarhat</w:t>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Khiati</w:t>
+                <w:t xml:space="preserve">Luisa Vergori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+              <w:t xml:space="preserve">Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.154727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcab063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.metabol.2021.154727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873017v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress contributes differentially to the pathophysiology of Charcot-Marie-Tooth disease type 2K</w:t>
               </w:r>
@@ -3080,2753 +3080,2753 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (3), </w:t>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the m-AAA proteases AFG3L2 and SPG7 are causing isolated dominant optic atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Étude du cerveau humain à l’échelle nanoscopique par microscopie Super-Résolutive STORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000428⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.S105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942795v1</w:t>
+                <w:t xml:space="preserve">hal-02942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du cerveau humain à l’échelle nanoscopique par microscopie Super-Résolutive STORM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+                <w:t xml:space="preserve">Lipidomics Reveals Triacylglycerol Accumulation Due to Impaired Fatty Acid Flux in Opa1 -Disrupted Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Kouassi Nzoughet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.2779-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942785v1</w:t>
+                <w:t xml:space="preserve">hal-02388215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomics Reveals Triacylglycerol Accumulation Due to Impaired Fatty Acid Flux in Opa1 -Disrupted Fibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+                <w:t xml:space="preserve">Warburg-like effect is a hallmark of complex I assembly defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Wetterwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (9), pp.2475-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388215v1</w:t>
+                <w:t xml:space="preserve">hal-02942827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warburg-like effect is a hallmark of complex I assembly defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lebert</w:t>
+                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bejanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer-Gagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5), pp.350-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2019.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942827v1</w:t>
+                <w:t xml:space="preserve">hal-02975277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is multidetector CT-scan able to detect T3a renal tumor before surgery?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+                <w:t xml:space="preserve">The Metabolomic Bioenergetic Signature of Opa1-Disrupted Mouse Embryonic Fibroblasts Highlights Aspartate Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Urology and Nephrology Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29972-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681805.2019.1675756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02975277v1</w:t>
+                <w:t xml:space="preserve">hal-02388227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metabolomic Bioenergetic Signature of Opa1-Disrupted Mouse Embryonic Fibroblasts Highlights Aspartate Deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Alban</w:t>
+                <w:t xml:space="preserve">Current mechanistic insights into the CCCP-induced cell survival response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29972-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388227v1</w:t>
+                <w:t xml:space="preserve">hal-01964494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current mechanistic insights into the CCCP-induced cell survival response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Nzoughet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01964494v1</w:t>
+                <w:t xml:space="preserve">hal-01964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasma Metabolomic Signature Involving Purine Metabolism in Human Optic Atrophy 1 (OPA1)-Related Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferré</w:t>
+                <w:t xml:space="preserve">Primary fibroblasts derived from sporadic amyotrophic lateral sclerosis patients do not show ALS cytological lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amyotrophic lateral sclerosis &amp; frontotemporal degeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5-6), pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21678421.2018.1431787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-23027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01964499v1</w:t>
+                <w:t xml:space="preserve">hal-01964500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary fibroblasts derived from sporadic amyotrophic lateral sclerosis patients do not show ALS cytological lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasco</w:t>
+                <w:t xml:space="preserve">Reply: The expanding neurological phenotype of DNM1L-related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyotrophic lateral sclerosis &amp; frontotemporal degeneration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (4), pp.e29-e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21678421.2018.1431787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01964500v1</w:t>
+                <w:t xml:space="preserve">hal-02388229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply: The expanding neurological phenotype of DNM1L-related disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">CLUH couples mitochondrial distribution to the energetic and metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (11), pp.1940 - 1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.201616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388229v1</w:t>
+                <w:t xml:space="preserve">hal-01601889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUH couples mitochondrial distribution to the energetic and metabolic status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de la Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.812-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.201616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01601889v1</w:t>
+                <w:t xml:space="preserve">hal-01784466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Metabolomics Reveals Early Dominant Optic Atrophy Signature in Optic Nerves of Opa1 delTTAG/+ Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rousseau</w:t>
+                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (1), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.16-21116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784466v1</w:t>
+                <w:t xml:space="preserve">hal-01396751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The addition of ketone bodies alleviates mitochondrial dysfunction by restoring complex I assembly in a MELAS cellular model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Bris</w:t>
+                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Niro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2016.10.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396751v1</w:t>
+                <w:t xml:space="preserve">hal-01818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">Increased mitochondrial fusion in a autosomal recessive CMT2A family with mitochondrial GTPase mitofusin 2 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame-Selma Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andoni Echaniz-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Peripher Nerv Syst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.365-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.12192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818418v1</w:t>
+                <w:t xml:space="preserve">hal-02104500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased mitochondrial fusion in a autosomal recessive CMT2A family with mitochondrial GTPase mitofusin 2 mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Latour</w:t>
+                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Safiedeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Peripher Nerv Syst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.12192⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (11), pp.2864-2876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02104500v1</w:t>
+                <w:t xml:space="preserve">hal-02103390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolomic signature of Leber's hereditary optic neuropathy reveals endoplasmic reticulum stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naig Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/aww222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103390v1</w:t>
+                <w:t xml:space="preserve">hal-01399131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly defects induce oxidative stress in inherited mitochondrial complex I deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Wetterwald</w:t>
+                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01399131v1</w:t>
+                <w:t xml:space="preserve">hal-01392230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related disorders: Diversity of clinical expression, modes of inheritance and pathophysiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gribouval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (6), pp.637 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01392230v1</w:t>
+                <w:t xml:space="preserve">hal-03404021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutations in WDR73 Are Responsible for Microcephaly and Steroid-Resistant Nephrotic Syndrome: Galloway-Mowat Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gribouval</w:t>
+                <w:t xml:space="preserve">Perspectives of drug-based neuroprotection targeting mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (5), pp.390 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404021v1</w:t>
+                <w:t xml:space="preserve">hal-03404068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-onset Behr syndrome due to compound heterozygous mutations in OPA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,2571 +5835,2571 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Non spécifié. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awu184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of drug-based neuroprotection targeting mitochondria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florine Oca</w:t>
+                <w:t xml:space="preserve">Experimental determination of organelle targeting peptide cleavage sites using transient expression of GFP translational fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Candat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 434 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404068v1</w:t>
+                <w:t xml:space="preserve">hal-01209902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of organelle targeting peptide cleavage sites using transient expression of GFP translational fusions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Andrieu</w:t>
+                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Reynier</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.040⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01209902v1</w:t>
+                <w:t xml:space="preserve">inserm-00877607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ABCC6 a genuine mitochondrial protein?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (51), pp.36662 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00877607v1</w:t>
+                <w:t xml:space="preserve">hal-03404098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol induces a mitochondrial complex I-dependent increase in NADH oxidation responsible for sirtuin activation in liver cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nivet-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.980 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.466490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404098v1</w:t>
+                <w:t xml:space="preserve">hal-03404105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized mitochondrial analysis gives new insights into mitochondrial dynamics and OPA1 function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolically induced heteroplasmy shifting and l-arginine treatment reduce the energetic defect in a neuronal-like model of MELAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of biochemistry &amp; cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1822 (6), pp.1019 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03404105v1</w:t>
+                <w:t xml:space="preserve">hal-03404030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolically induced heteroplasmy shifting and l-arginine treatment reduce the energetic defect in a neuronal-like model of MELAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barth</w:t>
+                <w:t xml:space="preserve">The MFN2 gene is responsible for mitochondrial DNA instability and optic atrophy 'plus' phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hancock</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verschueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (Pt 1), pp.23 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2012.01.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404030v1</w:t>
+                <w:t xml:space="preserve">hal-03408506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MFN2 gene is responsible for mitochondrial DNA instability and optic atrophy 'plus' phenotype</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chaussenot</w:t>
+                <w:t xml:space="preserve">Mitochondrial dysfunction and pathophysiology of Charcot-Marie-Tooth disease involving GDAP1 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Verschueren</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 227 (1), pp.31 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awr323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408506v1</w:t>
+                <w:t xml:space="preserve">hal-03408479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dysfunction and pathophysiology of Charcot-Marie-Tooth disease involving GDAP1 mutations</w:t>
+                <w:t xml:space="preserve">Simultaneous MFN2 and GDAP1 mutations cause major mitochondrial defects in a patient with CMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casasnovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Malinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (17), pp.1524 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318217e77d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03408479v1</w:t>
+                <w:t xml:space="preserve">hal-03408522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous MFN2 and GDAP1 mutations cause major mitochondrial defects in a patient with CMT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Casasnovas</w:t>
+                <w:t xml:space="preserve">Bioenergetic defect associated with mKATP channel opening in a mouse model carrying a mitofusin 2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guillet</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (5), pp.1618 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-173609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0b013e318217e77d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408522v1</w:t>
+                <w:t xml:space="preserve">hal-03408441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetic defect associated with mKATP channel opening in a mouse model carrying a mitofusin 2 mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.10-173609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408441v1</w:t>
+                <w:t xml:space="preserve">inserm-00673659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idebenone increases mitochondrial complex I activity in fibroblasts from LHON patients while producing contradictory effects on respiration.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guillet</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00673659v1</w:t>
+                <w:t xml:space="preserve">inserm-00683147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenine nucleotide translocase 2 is a key mitochondrial protein in cancer metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1807 (6), pp.562 - 567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbabio.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A locus-specific database for mutations in GDAP1 allows analysis of genotype-phenotype correlations in Charcot-Marie-Tooth diseases type 4A and 2K.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic spectrum of MFN2 mutations in the Spanish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casasnovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Banchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.249 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2009.072488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00683147v1</w:t>
+                <w:t xml:space="preserve">hal-03408512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic spectrum of MFN2 mutations in the Spanish population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Banchs</w:t>
+                <w:t xml:space="preserve">Ethambutol-induced optic neuropathy linked to OPA1 mutation and mitochondrial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2009.072488⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03408512v1</w:t>
+                <w:t xml:space="preserve">hal-03403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethambutol-induced optic neuropathy linked to OPA1 mutation and mitochondrial toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2009.11.004⟩</w:t>
+              <w:t xml:space="preserve">neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.127 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03403265v1</w:t>
+                <w:t xml:space="preserve">hal-03406912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenine nucleotide translocase is involved in a mitochondrial coupling defect in MFN2-related Charcot–Marie–Tooth type 2A disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">De la levure aux maladies neurodégénératives : Dix ans d’exploration des pathologies de la dynamique mitochondriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Verny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">neurogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10048-009-0207-z⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (10), pp.836 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20102610836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03406912v1</w:t>
+                <w:t xml:space="preserve">hal-03408444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la levure aux maladies neurodégénératives : Dix ans d’exploration des pathologies de la dynamique mitochondriale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delettre</w:t>
+                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Prundean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.70 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20102610836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408444v1</w:t>
+                <w:t xml:space="preserve">hal-03408492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia-like disorder due to a mitochondrial ATP6 gene point mutation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t>
+                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Prundean</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03408492v1</w:t>
+                <w:t xml:space="preserve">inserm-00663623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial complex I deficiency in GDAP1-related autosomal dominant Charcot-Marie-Tooth disease (CMT2K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8408,171 +8408,171 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (2), pp.145 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10048-008-0166-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and late-onset optic atrophy due to a novel OPA1 mutation leading to a mitochondrial coupling defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Nochez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,113 +8604,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.598 - 608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPA1-associated disorders: Phenotypes and pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,1350 +8719,1216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (10), pp.1855 - 1865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocel.2009.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1-related dominant optic atrophy is not strongly influenced by mitochondrial DNA background.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rocher</w:t>
+                <w:t xml:space="preserve">Mitochondrial bioenergetic background confers a survival advantage to HepG2 cells in response to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Murail</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.733-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2350-10-70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663623v1</w:t>
+                <w:t xml:space="preserve">hal-02655649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial bioenergetic background confers a survival advantage to HepG2 cells in response to chemotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
+                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Douay</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mc.20539⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (7), pp.E692-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02655649v1</w:t>
+                <w:t xml:space="preserve">inserm-00372261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular screening of 980 cases of suspected hereditary optic neuropathy with a report on 77 novel OPA1 mutations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Milea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Verny</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Procaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Zazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (5), pp.667-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.21025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00372261v1</w:t>
+                <w:t xml:space="preserve">inserm-00287509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible optic neuropathy with OPA1 exon 5b mutation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Zazoun</w:t>
+                <w:t xml:space="preserve">Multiple Sclerosis–Like Disorder in Opa1-Related Autosomal Dominant Optic Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.21376⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (13 Part 2), pp.1152 - 1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000289194.89359.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00287509v1</w:t>
+                <w:t xml:space="preserve">hal-03419056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis–Like Disorder in Opa1-Related Autosomal Dominant Optic Atrophy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Pou de Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (6), pp.794-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000289194.89359.a1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419056v1</w:t>
+                <w:t xml:space="preserve">hal-00282865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary optic neuropathies share a common mitochondrial coupling defect.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random mtDNA deletions and functional consequence in aged human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte de Camaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.21385⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 332 (2), pp.542-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00282865v1</w:t>
+                <w:t xml:space="preserve">hal-02682861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANT2 isoform required for cancer cell glycolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (5), pp.307-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10863-005-8642-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679782v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02682861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Brain Imaging with STochastic Optical Reconstruction Microscopy (STORM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63eme congress of the french neuropathological society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pparis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10072,245 +9938,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de Biochimie – Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de l'isoforme 2 de la translocase des nucléotides adényliques mitochondriale et métabolisme de la cellule cancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stepien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Angers, France. 1 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10320,161 +10186,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding of the colorectal cancer metabolic program through MICU2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Robert</w:t>
+                <w:t xml:space="preserve">David Crottès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crottès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chevrollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10542,51 +10408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8F33767"/>
+    <w:nsid w:val="478707C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10773,51 +10639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chevrollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5135-6643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083154116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2853-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Joaquim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Dohrn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Escobar-Henriques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2026.2629624" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bianca Bulimaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mohn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Plouzennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Osinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.263691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05283235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gabillard-Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2581675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Altin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sim&#245;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nolte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56673-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/FBL27634" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Girona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Boursier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teixeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04410829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alice Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04454759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Greibill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gouju" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudenege" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baechler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2022.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Wagner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hougrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.937885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000238rrr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10111156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154727" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Elkarhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Selma Kane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Wetterwald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chupin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29972-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.12.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDPK6BQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964500v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2018.1431787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Wakim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.201616" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame-Selma Kane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SGLSJF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61P6VSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.03.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hancock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2012.01.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschueren" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr323" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.09.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z9CF6S0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408522v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casasnovas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318217e77d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-173609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.10.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408512v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Banchs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.072488" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7D1EF74C520CEE98FCA4E3F448622970DED8DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403265v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.11.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR823HB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102610836" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Demidem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20539" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41F17AC09E27A78F4721AE42B4D1DD9D02EEFB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000289194.89359.a1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03455529v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-chevrollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5135-6643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083154116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2853-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Joaquim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Dohrn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Escobar-Henriques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2026.2629624" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bianca Bulimaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mohn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Plouzennec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Osinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.263691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05283235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gabillard-Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01658107.2025.2581675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/FBL27634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Altin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Sim&#245;es" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nolte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56673-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05606173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Boursier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.06.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lhuissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Girona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109808" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Teixeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2024.01.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04410829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alice Bonnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04454759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Greibill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gouju" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13071202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aurri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudenege" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Baechler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shar-Yin Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Gueguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2022.02.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Bocca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10071665" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Wagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hougrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.937885" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000238rrr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03546999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Tayebeh Ahmadpour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10111156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Elkarhat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Safiedeen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Vergori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2021.154727" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2019.113069" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchesne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Selma Kane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Leman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Wetterwald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2019.05.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02975277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bejanin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer-Gagou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681805.2019.1675756" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29972-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Kane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.12.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLDPK6BQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nzoughet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-23027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21678421.2018.1431787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Wakim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.201616" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-21116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naig Guegen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2016.10.028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame-Selma Kane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andoni Echaniz-Laguna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12192" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SGLSJF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Wetterwald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.05.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S61P6VSN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.08.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R97Q8GS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Colin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Cong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Guichet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gribouval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.10.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Oca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.03.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu184" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivet-Antoine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.466490" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.03.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW4659S6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hancock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2012.01.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408506v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bannwarth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaussenot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verschueren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr323" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2010.09.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z9CF6S0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casasnovas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Malinge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318217e77d" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-173609" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00673659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-557" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00683147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-87" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stepien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2010.10.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Banchs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.072488" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7D1EF74C520CEE98FCA4E3F448622970DED8DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403265v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2009.11.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR823HB7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0207-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WLSQ6VZ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20102610836" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Prundean" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2010.07.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KVNDM2H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663623v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rocher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2350-10-70" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03403277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-008-0166-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZJB0XSF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nochez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Milea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.04.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZRQN03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Demidem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20539" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41F17AC09E27A78F4721AE42B4D1DD9D02EEFB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00372261v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00287509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Zazoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21376" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/127F8429F3ABAD3510A43FA07EE9371D1525C81A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Scherer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000289194.89359.a1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Pou de Crescenzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21385" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZD9H0WQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Camaret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.153" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM81X252-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679782v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-005-8642-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZF2KXLJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03455529v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05448690v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>