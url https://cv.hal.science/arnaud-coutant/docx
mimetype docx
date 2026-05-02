--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -100,96 +100,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnaire dans les Voyages extraordinaires de Jules Verne, un tour du monde en portraits</w:t>
+                <w:t xml:space="preserve">Un petit pas pour l'homme, un grand pas pour… la fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.521</w:t>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294184v1</w:t>
+                <w:t xml:space="preserve">halshs-05156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États-Unis : le shutdown, ou quand l'absence de budget met à mal l'administration et ses agents</w:t>
               </w:r>
@@ -238,169 +238,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après l'annexe F l'annexe G...</w:t>
+                <w:t xml:space="preserve">Le fonctionnaire dans les Voyages extraordinaires de Jules Verne, un tour du monde en portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425445v1</w:t>
+                <w:t xml:space="preserve">halshs-05294184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit pas pour l'homme, un grand pas pour… la fonction publique ?</w:t>
+                <w:t xml:space="preserve">Après l'annexe F l'annexe G...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.349</w:t>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05156335v1</w:t>
+                <w:t xml:space="preserve">hal-05425445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Trump 2025 » ou le retour du spoils system ?</w:t>
               </w:r>
@@ -587,1070 +587,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04502653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Machine à fabriquer du silence, chroniques de la Cité-Monde II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture - Émilien Ruiz, Trop de fonctionnaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spoils system et la politisation de l'administration, regards franco-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Book Review : B. Catzeflis, les Marques contraires à l’ordre public ou aux bonnes mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lecture - Émilien Ruiz, Trop de fonctionnaires ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française de tempérance, une déclinaison inattendue de la logique prohibitionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.185</w:t>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Machine à fabriquer du silence, chroniques de la Cité-Monde II</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les excès de Donald Trump devant la justice américaine, la responsabilité du président et de l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminodroïdes, entre science-fiction et science juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.256</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le spoils system et la politisation de l'administration, regards franco-américains</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halloween et le premier amendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 03, pp.148</w:t>
+              <w:t xml:space="preserve">Revue du droit insolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Société française de tempérance, une déclinaison inattendue de la logique prohibitionniste</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 200 ans du compromis du Missouri. Retour sur un débat fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review : N. Maveety, Glass and Gavel, The US Supreme Court and Alcohol, Rowman and Littlefield, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Criminodroïdes, entre science-fiction et science juridique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez le droit de garder le silence… , Miranda v. Arizona, 13 juin 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les présidents du Mont Rushmore, les élus de l’Amérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant, revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lecteur nous écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.224</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les excès de Donald Trump devant la justice américaine, la responsabilité du président et de l’individu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incorruptibles, mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Book Review : N. Maveety, Glass and Gavel, The US Supreme Court and Alcohol, Rowman and Littlefield, 2018</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition de l’alcool aux Etats-Unis au XXIe siècle, un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...282 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797084v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02451588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non confirmation d’un candidat à la cour suprême des États-Unis</w:t>
               </w:r>
@@ -3042,191 +3042,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des territoires de sante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Reims, France. pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RGPP et financement de la décentralisation, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherches Sur L'Administration Locale En Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales, colloque du GRALE, Université de Reims Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052313v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02076614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance de la justice, les procès politiques de 1830 et 1849</w:t>
               </w:r>
@@ -3342,5623 +3342,5831 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (31)</w:t>
+        <w:t xml:space="preserve">Ouvrages (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Représentations culturelles du droit de l'alcool volume 3 la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">bod, 2026, 9782322600052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Deux cités de Charles Dickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2026, 9782322600052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025, biographies et mythes historiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre de l'amitié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2025, vin et droit, 978-2-38600-134-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2025, biographies et mythes historiques</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations culturelles du droit de l'alcool Volume 2 L'héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">bod, 2025, 9782810629213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">bod, 2025, 9782810629213</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit constitutionnel en schémas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2025</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitchcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2024, 9782340089969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2024, 9782340089969</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel en tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pensée juridique de John Henry Wigmore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Représentations culturelles du droit de l’alcool, vol. 1 la prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOD, 2024, 9782322524273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">BOD, 2024, 9782322524273</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Henry Wigmore, un juriste d’exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2023, 978-2-84934-710-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2023, 978-2-84934-710-2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2023, 9782340079779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2023, 9782340079779</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine et la crise américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346631</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar p. Jacobs et les dess(e)ins du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346082</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridiquement votre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2020, 9782849345351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2020, 9782849345351</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2019, 9782340034433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2019, 9782340034433</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée juridique de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2019</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prohibitions</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Lincoln contre Stephen Douglas, la démocratie américaine en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des idées politiques : en 50 fiches : de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, 978-2-340-01881-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2017, 978-2-340-01881-5</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit constitutionnel en tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2016, Le Droit en fiches et en tableaux, 978-2-340-01235-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2016, Le Droit en fiches et en tableaux, 978-2-340-01235-6</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel en tableaux (1ère édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2016</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des États-Unis. Tome 3, une démocratie fédérale 1937-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2016, Droit public, 978-2-84934-231-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2016, Droit public, 978-2-84934-231-2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de l'Amérique : les constructeurs d'une démocratie fédérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2014, Droit et sciences politiques, 978-2-84934-160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes de droit: liber amicorum Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coutant, Arnaud. mare &amp; martin, 2014, 978-2-84934-162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2014, Droit et sciences politiques, 978-2-84934-160-5</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des Etats-Unis. Tome 2, fédération ou démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2013, Droit public, 978-2-84934-129-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2013, Droit public, 978-2-84934-129-2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des États-Unis. Tome 1, une fédération non démocratique, 1776-1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2012, Droit public, 978-2-84934-104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2012, Droit public, 978-2-84934-104-9</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des états : les contradictions d'une démocratie fédérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2011, Droit et sciences politiques, 978-2-84934-085-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2011, Droit et sciences politiques, 978-2-84934-085-1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches d'institutions et politiques sociales : rappels de cours et exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010, Fiches, 978-2-7298-5696-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2010, Fiches, 978-2-7298-5696-0</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848, quand la République combattait la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2009, 9782849340660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2009, 9782849340660</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville et la constitution démocratique : souveraineté du peuple et libertés : essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2008, Droit et sciences politiques, 978-2-84934-058-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2008, Droit et sciences politiques, 978-2-84934-058-5</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une critique républicaine de la démocratie libérale : De la démocratie en Amérique d'Alexis de Tocqueville : étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2007, Droit et sciences politiques, 978-2-84934-043-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Line Touzeau-Mouflard; Alain Poujade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 ans de justice administrative de proximité. Le tribunal administratif de Châlons-en-Champagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.235-245, 2026, 978-2-37496-261-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et mort dans Un Conte de deux cités, le symbolisme juridique et littéraire selon Charles Dickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laffaille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et Mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2026, 2386002489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gilded Age aux États-Unis, entre mythe national et réalités juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Laffaille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Âge d'or et décadence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.71-96, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les juges, le congrès et l'impeachment des juges fédéraux aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Broussais; Arnaud Haquet; Vincent Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l'opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le procès paradine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 films à voir (ou à revoir) lorsque l'on est juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2025, droit et cinéma, 9782386000669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un modèle français de séparation des pouvoirs avant 1958 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge d'or et décadence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.71-96, 2025</w:t>
+              <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2025, dir. M. Verpeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dalloz, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a un juriste à Champignac, l'interprétation en droit et en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) et Bande dessinée, dir. Géraldine Goffaux Callebaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Procès du singe en 1925, la victoire des créationnistes sur Darwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Injustice, sous la direction de F. Laffaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Existe-t-il un modèle français de séparation des pouvoirs avant 1958 ?</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Greville Agard Pocock, de l’humanisme civique à la théorie du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2025, dir. M. Verpeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, dalloz, 2024</w:t>
+              <w:t xml:space="preserve">Maîtres à Penser, sous la direction de F. Laffaille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intentions politiques des actes I et II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 1 et 2 de la décentralisation, les transferts de compétences de l’État vers les Collectivités territoriales 40 ans de déplacement des politiques publiques, O. Dupéron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormenin et Tocqueville, deux regards juridiques sur l’administration et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Lauba; Damien Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec Cormenin. Pérégrinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-320, 2023, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-041-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/unip.lauba.2024.01.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cow-boy, l’homme de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits, Mythes et Légendes, tome 2, sous la direction de Quentin Le Pluard et Marion Talbot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dystopie, droit et bande dessinée, le Piège diabolique de Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dystopies et le droit, sous la direction d’Emilie Gicquiaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prohibition de l’alcool aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Arrêts du droit vitivinicole, sous la direction de Théodore Georgopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13 en droit… constitutionnel américain, Les « treizièmes » révisions de la constitution des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 en droit, Revue de Droit de la Faculté de droit, sciences politiques et sociales de l’université Sorbonne Paris Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité consultative du Conseil d’Etat en 2021 en matière de collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de décentralisation, une mise en perspective, Droit et gestion des Collectivités Territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le XXVIIe amendement, révision et métamorphoses aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Métamorphoses de la loi. Hommage à Jean Foyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panthéon Assas, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne électorale de Joe Biden dans Animal Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le Contentieux du jeu vidéo, sous la direction de Geoffray Brunaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848 et 1962. Aux origines de la présidence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Irréductible originalité des systèmes constitutionnels à la lumière des expériences française et japonaise, Actes du XIIIe séminaire franco-japonais de droit public – université de Reims et de Paris I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du mouvement droit et littérature, le Professeur John Henry Wigmore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études en l'honneur du Professeur Iacyr de Aguilar Vieira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et l’adaptation cinématographique des romans policiers, Sueurs froides d’Alfred Hitchcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques, Droit et littératures policières (XIXe – XXe siècle), sous la direction de Pierre Bonin et Laetitia Guerlain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avocat de Jurassic Park et la manipulation du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit dans la saga Jurassic Park,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrick B Editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité consultative du Conseil d’Etat en 2020 en matière de collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Administration locale face à la crise sanitaire, Droit et gestion des Collectivités Territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et droit au cinéma : police et justice dans Magnum force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une élection fédérale et/ou démocratique : le cas du collège électoral aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Autre scrutin présidentiel, élire le chef de l’état au suffrage indirect en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du bourg, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit dans la jeunesse de Picsou, la formation juridique d’un milliardaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du droit dans Disney, publication d’un colloque de l’UBO, sous la direction de Q. Le Pluard et M. Talbot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent et stabilité juridique, le cas des États Confédérés d’Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un portrait naturaliste du code civil, les Rougon-Macquart d’Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Code en toutes lettres, écriture et réécritures du code civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2020 du Conseil pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Retour des maires, Droit et gestion des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secrétaire du Sénat américain et son rôle, les exemples de Samuel Allyne Otis et d’Asbury Dickins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un haut fonctionnaire au service du Parlement. Mélanges en l’honneur de Jean-Louis Hérin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2018 du Conseil pour l’année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS-GRALE-CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition écologique et les collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Organe exécutif en Grande-Bretagne et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2020, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apartheid et littérature, Une Saison blanche et sèche d'André Brink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">littératures et discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 2, Mare &amp; Martin, 2019, Bulletin annuel de Villetaneuse, 978-2-84934-421-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Norme dans les contes de fée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il était une fois..analyse juridique des contes de fées Nicolas Dissaux; Marine Ranouil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dalloz, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition russe et soviétique, entre politique, économie et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prohibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition et littérature, l'Amérique corrompue de Dashiell Hammett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prohibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets contradictoires de la législation américaine en matière de prohibition : l'exemple de l'Arkansas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prohibitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2017 du Conseil pour l’année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS-GRALE-CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes Régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Régime parlementaire en France sous les IIIe et IVe Républiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2019, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ancien président à la cour suprême des États-Unis, William Howard Taft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les anciens présidents de la République au Conseil constitutionnel: un bilan, Th. Hochmann, A. Chopplet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epure, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctorant et directeur, les deux visages du doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’œuvre doctorale, sous la direction de la Professeure C. Puigelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon sur l'Eglise et la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dissaux, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatole France: leçons de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.239, 2016, 978-2-84934-236-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séparation des pouvoirs en Angleterre et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2017, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel des exo-sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le droit saisi par la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et santé, la politique de prohibition aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’enjeu sanitaire dans la régulation de la vigne et du vin, Th. Georgopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des pouvoirs aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2015, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit étatique et droit local_aux origines de l'idée décentralisatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes de droit, liber amicorum Philippe Guillemin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chancelier James Kent, un constitutionnaliste oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands Juristes et Politistes, dir. F. Laffaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPP et financement de la décentralisation, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique américaine en Méditerranée, chronique d’une ambition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sécurités dans les relations euro-méditerranéennes, L. Beurdeley, R. Matuszewicz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Laïcité américaine, l’illusion démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2010, 978-2-84934-074-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chancelier James Kent, un constitutionnaliste oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck and Coutant, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2010, 978-2-84934-074-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Constitution américaine et la Deuxième République française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes politiques contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2009, 978-2-84934-061-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8968,151 +9176,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application du principe de laïcité à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Dieter Classen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9122,114 +9330,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Constitution de 1848 et le peuple, le regard tocquevillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de reims Champagne-Ardenne, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04838059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9376,51 +9584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupement de Recherches Sur L'Administration Locale En Europe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02889385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/avec-cormenin--9782381940410-page-295?lang=fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.lauba.2024.01.0295" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800260v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797085v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupement de Recherches Sur L'Administration Locale En Europe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02889385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05599028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/avec-cormenin--9782381940410-page-295?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.lauba.2024.01.0295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797085v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>