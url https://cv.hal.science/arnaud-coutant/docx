--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -66,2827 +66,2896 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit pas pour l'homme, un grand pas pour… la fonction publique ?</w:t>
+                <w:t xml:space="preserve">La fonction publique et la politique chez Simenon, entre méfiance et corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07 et 08, pp.349</w:t>
+              <w:t xml:space="preserve">, 2026, 05, pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05156335v1</w:t>
+                <w:t xml:space="preserve">halshs-05615048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États-Unis : le shutdown, ou quand l'absence de budget met à mal l'administration et ses agents</w:t>
+                <w:t xml:space="preserve">Après l'annexe F l'annexe G...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.597</w:t>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05427916v1</w:t>
+                <w:t xml:space="preserve">hal-05425445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnaire dans les Voyages extraordinaires de Jules Verne, un tour du monde en portraits</w:t>
+                <w:t xml:space="preserve">Un petit pas pour l'homme, un grand pas pour… la fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.521</w:t>
+              <w:t xml:space="preserve">, 2025, 07 et 08, pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05294184v1</w:t>
+                <w:t xml:space="preserve">halshs-05156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après l'annexe F l'annexe G...</w:t>
+                <w:t xml:space="preserve">États-Unis : le shutdown, ou quand l'absence de budget met à mal l'administration et ses agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425445v1</w:t>
+                <w:t xml:space="preserve">halshs-05427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Trump 2025 » ou le retour du spoils system ?</w:t>
+                <w:t xml:space="preserve">Le fonctionnaire dans les Voyages extraordinaires de Jules Verne, un tour du monde en portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.113</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04983057v1</w:t>
+                <w:t xml:space="preserve">halshs-05294184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctionnaires sous la plume de la « reine du crime », Agatha Christie</w:t>
+                <w:t xml:space="preserve">« Trump 2025 » ou le retour du spoils system ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.170</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04983074v1</w:t>
+                <w:t xml:space="preserve">halshs-04983057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les employés de Balzac</w:t>
+                <w:t xml:space="preserve">Les fonctionnaires sous la plume de la « reine du crime », Agatha Christie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les employés de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04502653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française de tempérance, une déclinaison inattendue de la logique prohibitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spoils system et la politisation de l'administration, regards franco-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04045019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Machine à fabriquer du silence, chroniques de la Cité-Monde II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04070207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture - Émilien Ruiz, Trop de fonctionnaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04083885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review : B. Catzeflis, les Marques contraires à l’ordre public ou aux bonnes mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Société française de tempérance, une déclinaison inattendue de la logique prohibitionniste</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les excès de Donald Trump devant la justice américaine, la responsabilité du président et de l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criminodroïdes, entre science-fiction et science juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 200 ans du compromis du Missouri. Retour sur un débat fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review : N. Maveety, Glass and Gavel, The US Supreme Court and Alcohol, Rowman and Littlefield, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les excès de Donald Trump devant la justice américaine, la responsabilité du président et de l’individu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halloween et le premier amendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue du droit insolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Criminodroïdes, entre science-fiction et science juridique</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez le droit de garder le silence… , Miranda v. Arizona, 13 juin 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les présidents du Mont Rushmore, les élus de l’Amérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant, revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lecteur nous écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.224</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Halloween et le premier amendement</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incorruptibles, mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit insolite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les 200 ans du compromis du Missouri. Retour sur un débat fédéral</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition de l’alcool aux Etats-Unis au XXIe siècle, un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XXVe amendement : Comment remplacer un président américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Vous avez le droit de garder le silence… , Miranda v. Arizona, 13 juin 1966</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non confirmation d’un candidat à la cour suprême des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les présidents du Mont Rushmore, les élus de l’Amérique »</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palko v. Connecticut, la place du Bill of Rights dans la fédération américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Considérant, revue du droit imaginé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un lecteur nous écrit</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moratoire sur la peine de mort aux États-Unis, la dimension fédérale en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.716</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les incorruptibles, mythe ou réalité?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération ou démocratie aux États-Unis : Trump, un nouveau président minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prohibition de l’alcool aux Etats-Unis au XXIe siècle, un état des lieux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le District de Columbia, une anomalie au cœur des institutions américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.831-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La non confirmation d’un candidat à la cour suprême des États-Unis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amendement fantôme, l’autre 13e révision de la Constitution américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (2), pp.353-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dred Scott v. Sandford, quand la Cour suprême consacrait l’esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.27-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les XVIIIe et XXIe amendements, la dimension constitutionnelle de la prohibition aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2014, 1, pp.455-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le XXVe amendement : Comment remplacer un président américain ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XIe Amendement et le fonctionnement de l'Union. La place des États dans la Fédération américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2013, 94 (2), pp.291-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Palko v. Connecticut, la place du Bill of Rights dans la fédération américaine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transitions constitutionnelles américaines après la Guerre de sécession : les Reconstructions de l'Union (1865-1877).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Présidents minoritaires aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2012, 90 (2), pp.35-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Fédération ou démocratie aux États-Unis : Trump, un nouveau président minoritaire</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la valeur d'un texte introductif : la Constitution française de 1848 et son Préambule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.681-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocqueville, un penseur républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocqueville et le légitimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention économique des collectivités locales et le droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.80-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du principe d'impartialité à la Cour des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d'impartialité appliqué à la gestion de fait, entre espoir et déception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.371-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2896,469 +2965,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scofflaws et Bootleggers, les deux visages de l’illégalité durant la prohibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prohibition 1919-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et littérature, un mouvement juridique et démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Reims, France. pp.9-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des territoires de sante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Reims, France. pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPP et financement de la décentralisation, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherches Sur L'Administration Locale En Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales, colloque du GRALE, Université de Reims Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance de la justice, les procès politiques de 1830 et 1849</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JUSTICE, PRESSE, POLITIQUE : DES RELATIONS TUMULTUEUSES ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réglementation des jeux et le régime politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de Hasard et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Reims, France. pp.145-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3368,2017 +3437,2017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Représentations culturelles du droit de l'alcool volume 3 la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2026, 9782322600052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Deux cités de Charles Dickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2026, 9782322600052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit constitutionnel en schémas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Verne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2025, biographies et mythes historiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre de l'amitié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2025, vin et droit, 978-2-38600-134-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations culturelles du droit de l'alcool Volume 2 L'héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bod, 2025, 9782810629213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2025</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitchcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2024, 9782340089969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2024, 9782340089969</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel en tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pensée juridique de John Henry Wigmore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Représentations culturelles du droit de l’alcool, vol. 1 la prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOD, 2024, 9782322524273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">BOD, 2024, 9782322524273</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2023, 9782340079779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Henry Wigmore, un juriste d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2023, 978-2-84934-710-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2023, 9782340079779</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paine et la crise américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346631</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar p. Jacobs et les dess(e)ins du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2022, 9782849346082</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridiquement votre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2020, 9782849345351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2020, 9782849345351</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2019, 9782340034433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2019, 9782340034433</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée juridique de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2019</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Lincoln contre Stephen Douglas, la démocratie américaine en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohibitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des idées politiques : en 50 fiches : de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, 978-2-340-01881-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2017, 978-2-340-01881-5</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des États-Unis. Tome 3, une démocratie fédérale 1937-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2016, Droit public, 978-2-84934-231-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit constitutionnel en tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2016, Le Droit en fiches et en tableaux, 978-2-340-01235-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel en tableaux (1ère édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2016, Droit public, 978-2-84934-231-2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de l'Amérique : les constructeurs d'une démocratie fédérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2014, Droit et sciences politiques, 978-2-84934-160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2014, Droit et sciences politiques, 978-2-84934-160-5</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de droit: liber amicorum Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coutant, Arnaud. mare &amp; martin, 2014, 978-2-84934-162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Coutant, Arnaud. mare &amp; martin, 2014, 978-2-84934-162-9</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des Etats-Unis. Tome 2, fédération ou démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2013, Droit public, 978-2-84934-129-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2013, Droit public, 978-2-84934-129-2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire constitutionnelle des États-Unis. Tome 1, une fédération non démocratique, 1776-1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2012, Droit public, 978-2-84934-104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2012, Droit public, 978-2-84934-104-9</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique des états : les contradictions d'une démocratie fédérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2011, Droit et sciences politiques, 978-2-84934-085-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2011, Droit et sciences politiques, 978-2-84934-085-1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches d'institutions et politiques sociales : rappels de cours et exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010, Fiches, 978-2-7298-5696-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2010, Fiches, 978-2-7298-5696-0</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848, quand la République combattait la Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2009, 9782849340660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2009, 9782849340660</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tocqueville et la constitution démocratique : souveraineté du peuple et libertés : essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2008, Droit et sciences politiques, 978-2-84934-058-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2008, Droit et sciences politiques, 978-2-84934-058-5</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une critique républicaine de la démocratie libérale : De la démocratie en Amérique d'Alexis de Tocqueville : étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2007, Droit et sciences politiques, 978-2-84934-043-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5388,3785 +5457,3785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Line Touzeau-Mouflard; Alain Poujade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70 ans de justice administrative de proximité. Le tribunal administratif de Châlons-en-Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.235-245, 2026, 978-2-37496-261-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et mort dans Un Conte de deux cités, le symbolisme juridique et littéraire selon Charles Dickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et Mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2026, 2386002489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gilded Age aux États-Unis, entre mythe national et réalités juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Âge d'or et décadence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.71-96, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les juges, le congrès et l'impeachment des juges fédéraux aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Broussais; Arnaud Haquet; Vincent Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des institutions face à la défiance récurrente de l'opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le procès paradine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Perrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 films à voir (ou à revoir) lorsque l'on est juriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2025, droit et cinéma, 9782386000669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un modèle français de séparation des pouvoirs avant 1958 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2025, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a un juriste à Champignac, l'interprétation en droit et en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) et Bande dessinée, dir. Géraldine Goffaux Callebaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Procès du singe en 1925, la victoire des créationnistes sur Darwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Injustice, sous la direction de F. Laffaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Greville Agard Pocock, de l’humanisme civique à la théorie du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtres à Penser, sous la direction de F. Laffaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intentions politiques des actes I et II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 1 et 2 de la décentralisation, les transferts de compétences de l’État vers les Collectivités territoriales 40 ans de déplacement des politiques publiques, O. Dupéron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormenin et Tocqueville, deux regards juridiques sur l’administration et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Lauba; Damien Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec Cormenin. Pérégrinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-320, 2023, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-041-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/unip.lauba.2024.01.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04797096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XXVIIe amendement, révision et métamorphoses aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les Métamorphoses de la loi. Hommage à Jean Foyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panthéon Assas, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cow-boy, l’homme de la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits, Mythes et Légendes, tome 2, sous la direction de Quentin Le Pluard et Marion Talbot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystopie, droit et bande dessinée, le Piège diabolique de Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dystopies et le droit, sous la direction d’Emilie Gicquiaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prohibition de l’alcool aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Arrêts du droit vitivinicole, sous la direction de Théodore Georgopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13 en droit… constitutionnel américain, Les « treizièmes » révisions de la constitution des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 en droit, Revue de Droit de la Faculté de droit, sciences politiques et sociales de l’université Sorbonne Paris Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité consultative du Conseil d’Etat en 2021 en matière de collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de décentralisation, une mise en perspective, Droit et gestion des Collectivités Territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848 et 1962. Aux origines de la présidence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Métamorphoses de la loi. Hommage à Jean Foyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Panthéon Assas, 2022</w:t>
+              <w:t xml:space="preserve">L’Irréductible originalité des systèmes constitutionnels à la lumière des expériences française et japonaise, Actes du XIIIe séminaire franco-japonais de droit public – université de Reims et de Paris I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du mouvement droit et littérature, le Professeur John Henry Wigmore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études en l'honneur du Professeur Iacyr de Aguilar Vieira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne électorale de Joe Biden dans Animal Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le Contentieux du jeu vidéo, sous la direction de Geoffray Brunaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et l’adaptation cinématographique des romans policiers, Sueurs froides d’Alfred Hitchcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques, Droit et littératures policières (XIXe – XXe siècle), sous la direction de Pierre Bonin et Laetitia Guerlain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avocat de Jurassic Park et la manipulation du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit dans la saga Jurassic Park,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrick B Editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité consultative du Conseil d’Etat en 2020 en matière de collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Administration locale face à la crise sanitaire, Droit et gestion des Collectivités Territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et droit au cinéma : police et justice dans Magnum force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secrétaire du Sénat américain et son rôle, les exemples de Samuel Allyne Otis et d’Asbury Dickins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un haut fonctionnaire au service du Parlement. Mélanges en l’honneur de Jean-Louis Hérin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une élection fédérale et/ou démocratique : le cas du collège électoral aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Autre scrutin présidentiel, élire le chef de l’état au suffrage indirect en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du bourg, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit dans la jeunesse de Picsou, la formation juridique d’un milliardaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du droit dans Disney, publication d’un colloque de l’UBO, sous la direction de Q. Le Pluard et M. Talbot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent et stabilité juridique, le cas des États Confédérés d’Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un portrait naturaliste du code civil, les Rougon-Macquart d’Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Code en toutes lettres, écriture et réécritures du code civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2020 du Conseil pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Retour des maires, Droit et gestion des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2018 du Conseil pour l’année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS-GRALE-CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition écologique et les collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Organe exécutif en Grande-Bretagne et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2020, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apartheid et littérature, Une Saison blanche et sèche d'André Brink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Laffaille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">littératures et discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 2, Mare &amp; Martin, 2019, Bulletin annuel de Villetaneuse, 978-2-84934-421-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Norme dans les contes de fée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il était une fois..analyse juridique des contes de fées Nicolas Dissaux; Marine Ranouil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prohibition russe et soviétique, entre politique, économie et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prohibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prohibition et littérature, l'Amérique corrompue de Dashiell Hammett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prohibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets contradictoires de la législation américaine en matière de prohibition : l'exemple de l'Arkansas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prohibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis rendus par le Conseil d’État concernant les collectivités territoriales Rapport 2017 du Conseil pour l’année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS-GRALE-CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes Régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le moniteur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Régime parlementaire en France sous les IIIe et IVe Républiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2019, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ancien président à la cour suprême des États-Unis, William Howard Taft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les anciens présidents de la République au Conseil constitutionnel: un bilan, Th. Hochmann, A. Chopplet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epure, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctorant et directeur, les deux visages du doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’œuvre doctorale, sous la direction de la Professeure C. Puigelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel des exo-sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le droit saisi par la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon sur l'Eglise et la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dissaux, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatole France: leçons de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.239, 2016, 978-2-84934-236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séparation des pouvoirs en Angleterre et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2017, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et santé, la politique de prohibition aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’enjeu sanitaire dans la régulation de la vigne et du vin, Th. Georgopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit étatique et droit local_aux origines de l'idée décentralisatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes de droit, liber amicorum Philippe Guillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des pouvoirs aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel / les annales du droit 2015, dir. M. Verpeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dalloz, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chancelier James Kent, un constitutionnaliste oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands Juristes et Politistes, dir. F. Laffaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGPP et financement de la décentralisation, rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGPP et réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique américaine en Méditerranée, chronique d’une ambition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sécurités dans les relations euro-méditerranéennes, L. Beurdeley, R. Matuszewicz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Laïcité américaine, l’illusion démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2010, 978-2-84934-074-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chancelier James Kent, un constitutionnaliste oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck and Coutant, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2010, 978-2-84934-074-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Constitution américaine et la Deuxième République française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffaille, Franck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes politiques contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2009, 978-2-84934-061-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9176,151 +9245,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application du principe de laïcité à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Dieter Classen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9330,114 +9399,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Constitution de 1848 et le peuple, le regard tocquevillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de reims Champagne-Ardenne, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04838059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9584,51 +9653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070207v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupement de Recherches Sur L'Administration Locale En Europe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02889385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05599028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/avec-cormenin--9782381940410-page-295?lang=fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.lauba.2024.01.0295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427786v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797085v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05615048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427916v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799892v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupement de Recherches Sur L'Administration Locale En Europe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796420v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02889385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05599028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit-cairn-info.ressources.univ-poitiers.fr/avec-cormenin--9782381940410-page-295?lang=fr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.lauba.2024.01.0295" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03427786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425909v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052314v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04838059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>