--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Coutelas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxé, La Terne 2023 - Rapport de fouille et prospection géophysique - Fanum des Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sra Nouvelle-Aquitaine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge. Rapport d'activités scientifiques 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 CReAAH - LARA; SRA des Pays de la Loire, Nantes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monêtier-les-Bains (05), Le Clos des Pélenches, Occupation et carrière de travertin antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arkemine; SRA - PACA. 2022, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillebonne, sondages archéologiques de la place Félix Faure (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Spiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caux Seine Agglo; Conseil départemental du loiret (45). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Michel-Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Occitanie. 2022, pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Hounieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la plate-forme multimodale Lot 6, Dourges (62) : Wavrechin : évolution d’un site rural de la Protohistoire jusqu’à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Arkemine. 2020, vol. I - 226 p., vol. II - 211 p., vol. III - 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Chassenon, Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble Wall Revetment in Roman Times: Materials and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (1), pp.65 - 90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/738158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno 1. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corse, 2B - Haute Corse, pp.156267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble and pitch: Original data on Roman wall revetment, the example of the Saint-Martin-au-Val sanctuary (Chartres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104642. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las pinturas de la domus de Can Cruzate de Iluro (Mataró). Estudio técnico y decorativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Íñiguez Berrozpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Muñoz Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire romain du Vigneau à Pussigny (Indre-et-Loire) : un lieu de mémoire, de vie et d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed Roman Imperialism: An Unfinished Roman Aqueduct at Artaxata in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkrtich Zardaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/8f82-fyw2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération antique de &amp;lt;i&amp;gt;Cassinomagus&amp;lt;/i&amp;gt; au village de Chassenon (Charente) : un bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.57-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de tuilier du haut Moyen Âge et sa production en forêt de Tronçais, à Isle-et-Bardais (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.33575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Grand Font et Lieu-Dieu, nouvelles données sur l’aqueduc romain de Vesunna (Périgueux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selinunt, Italien. Selinunt. Die Arbeiten des Jahres 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortwin Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Bücherl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Helas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Forschungsberichte des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/efb.v0i3.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Projet Collectif de Recherches 2011-2014 pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Protocoles d’étude des mortiers anciens à l’usage des archéologues (Hors collection, 5), by S. Feneuille, J.-P. Letourneux, M. Bouchar, & V. Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final I-IIa du &amp;quot;Vigneau2&amp;quot; (Pussigny, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une capitale méconnue : la ville romaine d’Aléria (Corse) et sa parure urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-2, pp.523-567. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antique Aléria. Une perspective scientifique élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojwitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Corse. Richesses archéologiques de la Préhistoire à l'époque moderne, 370, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny « Le Vigneau », de la nécropole néolithique au village médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site médiéval de Lazer ; Du gypse sous le Castrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et circulation à partir du milieu du Ier s. p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier "Cassinomagus. L'agglomération et ses thermes Résultats des recherches récentes (2003-2010) à Chassenon (Charente)", 28, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Cassinomagus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.99-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection and use of lime mortars on the building sites of Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentationes Litterarum Humanarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc de la Font Vieille à Antibes à la lumière des travaux du XVIIIe siècle et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers et bétons de Guéthary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, n° 21 p. 64-67, 3 ill. coul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive. Présentation de cas significatifs : La relève d’un important corpus d’enduits peints à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc antique de la Font Vieille à Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du plomb et activités commerciales en façade de la Casa del Salone Nero à Herculanum (VI, 12; VI, 14 et VI, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1), pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; chez les Aulerques Cénomans (Allonnes, Sarthe) V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. - IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : état des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.291-386. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2004.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroarchaeological approach of Roman mortars, principles and methods: the case of the city of Arles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Bonetto; Simone Dilaria; Caterina Previato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Historic Mortars Conference (HMC 2025), Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizione Quasar, pp.173-175, 2025, Costruire nel mondo antico, 978-88-5491-636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites antiques (terrestres et sous-marins) d’Aléria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche (actes du colloque d’Ajaccio, novembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologia dei rivestimenti: gli intonaci bipartiti di Pompei, tra tecnica e decorazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dessales H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-187, 2022, Centre Jean Bérard (Etudes 13), 9782380500349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liéhon - villa de Larry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.33-78, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints des thermes antiques d'Allonnes (Sarthe), fouille du pôle Curie Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 », p.45-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et techniques des enduits de la pièce 10 de la villa de Schieren (Grand-Duché du Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sanyova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux dans la peinture murale gallo-romaine : l’apport des analyses à la compréhension d’un patrimoine technique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAVALIERI M., TOMASSINI P. (éd.) – La peinture murale antique, méthodes et apports d’une approche technique, actes du colloque international de Louvain-la-Neuve, 21 avril 2017, Edizioni Quasar, « Quaderni di AIRPA », Padova, 149-160.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bronzier de la Rue Saint-Denis à Aubervilliers (Seine-Saint-Denis). Un artisanat spécialisé de l’étape moyenne du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.109-121, 2020, 2-913745-84-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydraulicité des mortiers antiques, entre préconçus et réalité : l’exemple des mortiers de tuileau et autres matériaux de Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fumadό Ortega Ivan; Bouffier Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-30, 2019, Archéologie méditerranéenne, 9791032002193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits fragmentaires. Leurs propriétés comme matériau de construction et leur remploi à Pompéi et en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remployer, recycler, restaurer: les autres vies des enduits peints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-45, 2017, Collection de l'école française de Rome, 540, 978-2-7283-1272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Farnesina paintings in the Louvre? Stylistic and archaeometric analysis of some paintings from the Campana collection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mols; E. Moormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context and Meanings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chantier pour les dieux : La construction du Temple de Fortune à Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Agusta-Boularot; Sandrine Huber; William Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chantiers de construction dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 534, École Française de Rome, pp.151-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements internes des aqueducs d’Arles et des moulins de Barbegal (Alpilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borau L., Borlenghi A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae ductus : actualité de la recherche en France et en Espagne (Colloque international, 15-16/2/2013, Université Toulouse le Mirail, Université Lyon II, Casa de Velázquez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.99-102, 2015, Aquitania. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne Chambre des Métiers (colline Sainte-Croix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heckenbenner D. et Mondy M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques, Ier-IIIe p. C. I. Metz-Divodurum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.93-104, 2014, Pictor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil : Akten des XI. internationalen Kolloquiums der AIPMA (Association internationale pour la peinture murale antique), 13.-17. September 2010 in Ephesos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 468, Verlag der Österreichischen Akademie der Wissenschaften,, pp. 637-642, 2014, Denkschriften - Österreichische Akademie der Wissenschaften. Philosophisch-historische Klasse, 978-3-7001-7658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni stuc, ni peinture : un traitement illusionniste des enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Boislève, K. Jardel, G. Tendron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l’Antiquité, Ier-IVe siècle, peinture, mosaïque, stuc et décor architectonique, actes du colloque de Caen, Service archéologique, conseil général du Calvados, 7-8 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d’un édifice mis au jour au sein de l’antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEHIS Éditions, pp.109-121, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers de chaux et décors architecturaux en Gaule de l'Antiquité au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Balmelle, Hélène Eristov et Florence Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors et espace architectural en Gaule : mosaïques, peinture, stuc, entre l'Antiquité et le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A venir, pp.663-673, 2011, Aquitania ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mobilier du grand bâtiment absidial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 667-671, 2011, Art, Archéologie &amp; Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de construction en Gaule romaine : apports de l'étude des mortiers de chaux et des terres cuites architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Carvais A. Guillermé V. Nègre et J. Sakarovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifices et Artifice, Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Picard, pp.401-410, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture murale au placage calcaire : données techniques sur les deux phases de décoration du frigidarium sud des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bragantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del X Congresso internazionale dell'AIPMA (Association internationale pour la peinture murale antique) : Napoli, 17-21 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Napoli : Università degli studi di Napoli "L'Orientale", pp.717-722, 2010, Annali. Sezione di archeologia e storia antica. Quaderno ISSN 1121-8452; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de construction des thermes gallo-romains du Vieil-Evreux (Eure) : entre preuves et indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Camporeale; Hélène Dessales; Antonio Pizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción I, Los procesos constructivos en el mundo romano : Italia y provincias occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Instituto de Arqueología de Mérida, pp.155-173, 2008, Anejos del Archivo español de arqueología ISSN 0561-3663; 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pierre à chaux au mortier : les indices du travail de la chaux sur les chantiers de construction gallo-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary, Jean-Pierre Gély et Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen : économie de la pierre de l'Antiquité à la fin des Temps modernes : [actes du colloque international "Pierres du patrimoine européen", Château-Thierry, du 18 au 21 octobre 2005]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Éd. du Comité des travaux historiques et scientifiques Château-Thierry : Patrimoine vivant, pp.403-409, 2008, Archéologie et histoire de l'art ISSN 1773-7133; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mosaïques d'Aleria (Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aicha Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïques en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Istria; Anne-Marie Guimier-Sorbets; Amina Aïcha Malek; Matthieu Poux, Oct 2022, Lyon, France. pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialised Bronze Age casting site in Aubervilliers (France, Seine-Saint-Denis), c. 1150-950 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ephese, Turquie. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et les étapes de la construction des salles de soutènement des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción. V, Man-made materials, engineering and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.251-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie en Région Centre « Détection, caractérisation et fouille des structures souterraines médiévales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre - Service régional de l’archéologie,; Institut national de recherches archéologiques préventives; Université François Rabelais de Tours; UMR 6173 CITERES - Laboratoire Archéologie et Territoires, Nov 2013, Orléans, France. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRES D'ARCHÉOLOGIE EN RÉGION CENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d'un édifice mis au jour au sein de l'antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine : approches croisées : actes du 23ème séminaire de l'Association française pour la peinture murale antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.109--122, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Le marché des matières premières dans l’Antiquité et au Moyen Âge. – D. Boisseuil, Chr. Rico, S. Gelichi éds. – Rome : École française de Rome, 2021. – 559 p. : bibliogr., ill., index – (Collection de l’École française de Rome, ISSN : 0223.5099 ; 563). – ISBN : 978.2.7283.1406.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domus de Marcus Tullius au temple de Fortune Auguste (Pompéi) : remploi de moellons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Villa of Diomedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement, Mortars, Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic dietary reconstruction: the case of “le Vigneau” site (ca. 4400 BC; Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétroarcheologie du mortier de chaux gallo-romain. Essai de reconstitution et d'interprétation des chaînes opératoires : du matériau au métier antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Coutelas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxé, La Terne 2023 - Rapport de fouille et prospection géophysique - Fanum des Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sra Nouvelle-Aquitaine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge. Rapport d'activités scientifiques 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 CReAAH - LARA; SRA des Pays de la Loire, Nantes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monêtier-les-Bains (05), Le Clos des Pélenches, Occupation et carrière de travertin antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arkemine; SRA - PACA. 2022, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillebonne, sondages archéologiques de la place Félix Faure (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Spiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caux Seine Agglo; Conseil départemental du loiret (45). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Michel-Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Occitanie. 2022, pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Hounieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la plate-forme multimodale Lot 6, Dourges (62) : Wavrechin : évolution d’un site rural de la Protohistoire jusqu’à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Arkemine. 2020, vol. I - 226 p., vol. II - 211 p., vol. III - 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Chassenon, Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble Wall Revetment in Roman Times: Materials and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (1), pp.65 - 90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/738158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno 1. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corse, 2B - Haute Corse, pp.156267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble and pitch: Original data on Roman wall revetment, the example of the Saint-Martin-au-Val sanctuary (Chartres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104642. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las pinturas de la domus de Can Cruzate de Iluro (Mataró). Estudio técnico y decorativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Íñiguez Berrozpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Muñoz Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire romain du Vigneau à Pussigny (Indre-et-Loire) : un lieu de mémoire, de vie et d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed Roman Imperialism: An Unfinished Roman Aqueduct at Artaxata in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkrtich Zardaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/8f82-fyw2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération antique de &amp;lt;i&amp;gt;Cassinomagus&amp;lt;/i&amp;gt; au village de Chassenon (Charente) : un bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.57-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de tuilier du haut Moyen Âge et sa production en forêt de Tronçais, à Isle-et-Bardais (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.33575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Grand Font et Lieu-Dieu, nouvelles données sur l’aqueduc romain de Vesunna (Périgueux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selinunt, Italien. Selinunt. Die Arbeiten des Jahres 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortwin Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Bücherl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Helas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Forschungsberichte des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/efb.v0i3.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Protocoles d’étude des mortiers anciens à l’usage des archéologues (Hors collection, 5), by S. Feneuille, J.-P. Letourneux, M. Bouchar, & V. Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Projet Collectif de Recherches 2011-2014 pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final I-IIa du &amp;quot;Vigneau2&amp;quot; (Pussigny, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une capitale méconnue : la ville romaine d’Aléria (Corse) et sa parure urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-2, pp.523-567. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antique Aléria. Une perspective scientifique élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojwitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Corse. Richesses archéologiques de la Préhistoire à l'époque moderne, 370, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny « Le Vigneau », de la nécropole néolithique au village médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site médiéval de Lazer ; Du gypse sous le Castrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et circulation à partir du milieu du Ier s. p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier "Cassinomagus. L'agglomération et ses thermes Résultats des recherches récentes (2003-2010) à Chassenon (Charente)", 28, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Cassinomagus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.99-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection and use of lime mortars on the building sites of Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentationes Litterarum Humanarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc de la Font Vieille à Antibes à la lumière des travaux du XVIIIe siècle et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers et bétons de Guéthary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, n° 21 p. 64-67, 3 ill. coul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive. Présentation de cas significatifs : La relève d’un important corpus d’enduits peints à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc antique de la Font Vieille à Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du plomb et activités commerciales en façade de la Casa del Salone Nero à Herculanum (VI, 12; VI, 14 et VI, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1), pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; chez les Aulerques Cénomans (Allonnes, Sarthe) V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. - IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : état des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.291-386. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2004.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroarchaeological approach of Roman mortars, principles and methods: the case of the city of Arles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Bonetto; Simone Dilaria; Caterina Previato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Historic Mortars Conference (HMC 2025), Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizione Quasar, pp.173-175, 2025, Costruire nel mondo antico, 978-88-5491-636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du four au mur. Expérimentation de four à chaux et fresque antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.581-584, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites antiques (terrestres et sous-marins) d’Aléria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche (actes du colloque d’Ajaccio, novembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologia dei rivestimenti: gli intonaci bipartiti di Pompei, tra tecnica e decorazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dessales H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-187, 2022, Centre Jean Bérard (Etudes 13), 9782380500349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liéhon - villa de Larry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.33-78, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints des thermes antiques d'Allonnes (Sarthe), fouille du pôle Curie Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 », p.45-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et techniques des enduits de la pièce 10 de la villa de Schieren (Grand-Duché du Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sanyova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux dans la peinture murale gallo-romaine : l’apport des analyses à la compréhension d’un patrimoine technique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAVALIERI M., TOMASSINI P. (éd.) – La peinture murale antique, méthodes et apports d’une approche technique, actes du colloque international de Louvain-la-Neuve, 21 avril 2017, Edizioni Quasar, « Quaderni di AIRPA », Padova, 149-160.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bronzier de la Rue Saint-Denis à Aubervilliers (Seine-Saint-Denis). Un artisanat spécialisé de l’étape moyenne du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.109-121, 2020, 2-913745-84-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydraulicité des mortiers antiques, entre préconçus et réalité : l’exemple des mortiers de tuileau et autres matériaux de Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fumadό Ortega Ivan; Bouffier Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-30, 2019, Archéologie méditerranéenne, 9791032002193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits fragmentaires. Leurs propriétés comme matériau de construction et leur remploi à Pompéi et en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remployer, recycler, restaurer: les autres vies des enduits peints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-45, 2017, Collection de l'école française de Rome, 540, 978-2-7283-1272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chantier pour les dieux : La construction du Temple de Fortune à Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Agusta-Boularot; Sandrine Huber; William Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chantiers de construction dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 534, École Française de Rome, pp.151-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Farnesina paintings in the Louvre? Stylistic and archaeometric analysis of some paintings from the Campana collection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mols; E. Moormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context and Meanings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements internes des aqueducs d’Arles et des moulins de Barbegal (Alpilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borau L., Borlenghi A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae ductus : actualité de la recherche en France et en Espagne (Colloque international, 15-16/2/2013, Université Toulouse le Mirail, Université Lyon II, Casa de Velázquez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.99-102, 2015, Aquitania. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne Chambre des Métiers (colline Sainte-Croix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heckenbenner D. et Mondy M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques, Ier-IIIe p. C. I. Metz-Divodurum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.93-104, 2014, Pictor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil : Akten des XI. internationalen Kolloquiums der AIPMA (Association internationale pour la peinture murale antique), 13.-17. September 2010 in Ephesos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 468, Verlag der Österreichischen Akademie der Wissenschaften,, pp. 637-642, 2014, Denkschriften - Österreichische Akademie der Wissenschaften. Philosophisch-historische Klasse, 978-3-7001-7658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni stuc, ni peinture : un traitement illusionniste des enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Boislève, K. Jardel, G. Tendron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l’Antiquité, Ier-IVe siècle, peinture, mosaïque, stuc et décor architectonique, actes du colloque de Caen, Service archéologique, conseil général du Calvados, 7-8 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d’un édifice mis au jour au sein de l’antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEHIS Éditions, pp.109-121, 2012, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers de chaux et décors architecturaux en Gaule de l'Antiquité au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Balmelle, Hélène Eristov et Florence Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors et espace architectural en Gaule : mosaïques, peinture, stuc, entre l'Antiquité et le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A venir, pp.663-673, 2011, Aquitania ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mobilier du grand bâtiment absidial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 667-671, 2011, Art, Archéologie &amp; Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de construction en Gaule romaine : apports de l'étude des mortiers de chaux et des terres cuites architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Carvais A. Guillermé V. Nègre et J. Sakarovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifices et Artifice, Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Picard, pp.401-410, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture murale au placage calcaire : données techniques sur les deux phases de décoration du frigidarium sud des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bragantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del X Congresso internazionale dell'AIPMA (Association internationale pour la peinture murale antique) : Napoli, 17-21 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Napoli : Università degli studi di Napoli "L'Orientale", pp.717-722, 2010, Annali. Sezione di archeologia e storia antica. Quaderno ISSN 1121-8452; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de construction des thermes gallo-romains du Vieil-Evreux (Eure) : entre preuves et indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Camporeale; Hélène Dessales; Antonio Pizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción I, Los procesos constructivos en el mundo romano : Italia y provincias occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Instituto de Arqueología de Mérida, pp.155-173, 2008, Anejos del Archivo español de arqueología ISSN 0561-3663; 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pierre à chaux au mortier : les indices du travail de la chaux sur les chantiers de construction gallo-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary, Jean-Pierre Gély et Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen : économie de la pierre de l'Antiquité à la fin des Temps modernes : [actes du colloque international "Pierres du patrimoine européen", Château-Thierry, du 18 au 21 octobre 2005]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Éd. du Comité des travaux historiques et scientifiques Château-Thierry : Patrimoine vivant, pp.403-409, 2008, Archéologie et histoire de l'art ISSN 1773-7133; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mosaïques d'Aleria (Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aicha Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïques en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Istria; Anne-Marie Guimier-Sorbets; Amina Aïcha Malek; Matthieu Poux, Oct 2022, Lyon, France. pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialised Bronze Age casting site in Aubervilliers (France, Seine-Saint-Denis), c. 1150-950 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ephese, Turquie. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et les étapes de la construction des salles de soutènement des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción. V, Man-made materials, engineering and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.251-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie en Région Centre « Détection, caractérisation et fouille des structures souterraines médiévales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre - Service régional de l’archéologie,; Institut national de recherches archéologiques préventives; Université François Rabelais de Tours; UMR 6173 CITERES - Laboratoire Archéologie et Territoires, Nov 2013, Orléans, France. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRES D'ARCHÉOLOGIE EN RÉGION CENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d'un édifice mis au jour au sein de l'antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine : approches croisées : actes du 23ème séminaire de l'Association française pour la peinture murale antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.109--122, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Le marché des matières premières dans l’Antiquité et au Moyen Âge. – D. Boisseuil, Chr. Rico, S. Gelichi éds. – Rome : École française de Rome, 2021. – 559 p. : bibliogr., ill., index – (Collection de l’École française de Rome, ISSN : 0223.5099 ; 563). – ISBN : 978.2.7283.1406.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domus de Marcus Tullius au temple de Fortune Auguste (Pompéi) : remploi de moellons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Villa of Diomedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement, Mortars, Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic dietary reconstruction: the case of “le Vigneau” site (ca. 4400 BC; Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétroarcheologie du mortier de chaux gallo-romain. Essai de reconstitution et d'interprétation des chaînes opératoires : du matériau au métier antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Peignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mu&#241;oz Rufo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Puerta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galouye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Lichtenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkrtich Zardaryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schreiber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/8f82-fyw2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortwin Dally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Albers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike B&#252;cherl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/efb.v0i3.1008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4527" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QRGLQ0V2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojwitsch Gael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02131561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soulas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469940v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469937v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469954v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03811034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830644v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mols" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vigot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565588v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725145v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.7329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626468v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allag" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709376v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Malek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simenetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092982v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449071v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757474v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;audre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bujard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roque" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0076" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrom" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Power" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528508v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Peignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mu&#241;oz Rufo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Puerta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galouye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Lichtenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkrtich Zardaryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schreiber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/8f82-fyw2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortwin Dally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Albers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike B&#252;cherl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/efb.v0i3.1008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4527" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QRGLQ0V2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojwitsch Gael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02131561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soulas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03811034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vigot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mols" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565980v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.7329" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Malek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simenetti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;audre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0076" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrom" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Power" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>