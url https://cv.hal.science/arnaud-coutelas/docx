--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Coutelas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxé, La Terne 2023 - Rapport de fouille et prospection géophysique - Fanum des Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sra Nouvelle-Aquitaine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge. Rapport d'activités scientifiques 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 CReAAH - LARA; SRA des Pays de la Loire, Nantes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monêtier-les-Bains (05), Le Clos des Pélenches, Occupation et carrière de travertin antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arkemine; SRA - PACA. 2022, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillebonne, sondages archéologiques de la place Félix Faure (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Spiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caux Seine Agglo; Conseil départemental du loiret (45). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Michel-Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Occitanie. 2022, pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Hounieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la plate-forme multimodale Lot 6, Dourges (62) : Wavrechin : évolution d’un site rural de la Protohistoire jusqu’à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Arkemine. 2020, vol. I - 226 p., vol. II - 211 p., vol. III - 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Chassenon, Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble Wall Revetment in Roman Times: Materials and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (1), pp.65 - 90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/738158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno 1. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corse, 2B - Haute Corse, pp.156267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble and pitch: Original data on Roman wall revetment, the example of the Saint-Martin-au-Val sanctuary (Chartres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104642. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las pinturas de la domus de Can Cruzate de Iluro (Mataró). Estudio técnico y decorativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Íñiguez Berrozpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Muñoz Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire romain du Vigneau à Pussigny (Indre-et-Loire) : un lieu de mémoire, de vie et d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed Roman Imperialism: An Unfinished Roman Aqueduct at Artaxata in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkrtich Zardaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/8f82-fyw2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération antique de &amp;lt;i&amp;gt;Cassinomagus&amp;lt;/i&amp;gt; au village de Chassenon (Charente) : un bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.57-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de tuilier du haut Moyen Âge et sa production en forêt de Tronçais, à Isle-et-Bardais (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.33575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Grand Font et Lieu-Dieu, nouvelles données sur l’aqueduc romain de Vesunna (Périgueux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selinunt, Italien. Selinunt. Die Arbeiten des Jahres 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortwin Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Bücherl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Helas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Forschungsberichte des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/efb.v0i3.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Protocoles d’étude des mortiers anciens à l’usage des archéologues (Hors collection, 5), by S. Feneuille, J.-P. Letourneux, M. Bouchar, & V. Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Projet Collectif de Recherches 2011-2014 pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final I-IIa du &amp;quot;Vigneau2&amp;quot; (Pussigny, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une capitale méconnue : la ville romaine d’Aléria (Corse) et sa parure urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-2, pp.523-567. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antique Aléria. Une perspective scientifique élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojwitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Corse. Richesses archéologiques de la Préhistoire à l'époque moderne, 370, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny « Le Vigneau », de la nécropole néolithique au village médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site médiéval de Lazer ; Du gypse sous le Castrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et circulation à partir du milieu du Ier s. p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier "Cassinomagus. L'agglomération et ses thermes Résultats des recherches récentes (2003-2010) à Chassenon (Charente)", 28, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Cassinomagus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.99-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection and use of lime mortars on the building sites of Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentationes Litterarum Humanarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc de la Font Vieille à Antibes à la lumière des travaux du XVIIIe siècle et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers et bétons de Guéthary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, n° 21 p. 64-67, 3 ill. coul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive. Présentation de cas significatifs : La relève d’un important corpus d’enduits peints à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc antique de la Font Vieille à Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du plomb et activités commerciales en façade de la Casa del Salone Nero à Herculanum (VI, 12; VI, 14 et VI, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1), pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; chez les Aulerques Cénomans (Allonnes, Sarthe) V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. - IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : état des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.291-386. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2004.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroarchaeological approach of Roman mortars, principles and methods: the case of the city of Arles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Bonetto; Simone Dilaria; Caterina Previato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Historic Mortars Conference (HMC 2025), Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizione Quasar, pp.173-175, 2025, Costruire nel mondo antico, 978-88-5491-636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du four au mur. Expérimentation de four à chaux et fresque antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.581-584, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites antiques (terrestres et sous-marins) d’Aléria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche (actes du colloque d’Ajaccio, novembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologia dei rivestimenti: gli intonaci bipartiti di Pompei, tra tecnica e decorazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dessales H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-187, 2022, Centre Jean Bérard (Etudes 13), 9782380500349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liéhon - villa de Larry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.33-78, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints des thermes antiques d'Allonnes (Sarthe), fouille du pôle Curie Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 », p.45-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et techniques des enduits de la pièce 10 de la villa de Schieren (Grand-Duché du Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sanyova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux dans la peinture murale gallo-romaine : l’apport des analyses à la compréhension d’un patrimoine technique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAVALIERI M., TOMASSINI P. (éd.) – La peinture murale antique, méthodes et apports d’une approche technique, actes du colloque international de Louvain-la-Neuve, 21 avril 2017, Edizioni Quasar, « Quaderni di AIRPA », Padova, 149-160.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bronzier de la Rue Saint-Denis à Aubervilliers (Seine-Saint-Denis). Un artisanat spécialisé de l’étape moyenne du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.109-121, 2020, 2-913745-84-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydraulicité des mortiers antiques, entre préconçus et réalité : l’exemple des mortiers de tuileau et autres matériaux de Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fumadό Ortega Ivan; Bouffier Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-30, 2019, Archéologie méditerranéenne, 9791032002193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits fragmentaires. Leurs propriétés comme matériau de construction et leur remploi à Pompéi et en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remployer, recycler, restaurer: les autres vies des enduits peints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-45, 2017, Collection de l'école française de Rome, 540, 978-2-7283-1272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chantier pour les dieux : La construction du Temple de Fortune à Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Agusta-Boularot; Sandrine Huber; William Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chantiers de construction dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 534, École Française de Rome, pp.151-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Farnesina paintings in the Louvre? Stylistic and archaeometric analysis of some paintings from the Campana collection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mols; E. Moormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context and Meanings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements internes des aqueducs d’Arles et des moulins de Barbegal (Alpilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borau L., Borlenghi A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae ductus : actualité de la recherche en France et en Espagne (Colloque international, 15-16/2/2013, Université Toulouse le Mirail, Université Lyon II, Casa de Velázquez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.99-102, 2015, Aquitania. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne Chambre des Métiers (colline Sainte-Croix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heckenbenner D. et Mondy M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques, Ier-IIIe p. C. I. Metz-Divodurum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.93-104, 2014, Pictor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil : Akten des XI. internationalen Kolloquiums der AIPMA (Association internationale pour la peinture murale antique), 13.-17. September 2010 in Ephesos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 468, Verlag der Österreichischen Akademie der Wissenschaften,, pp. 637-642, 2014, Denkschriften - Österreichische Akademie der Wissenschaften. Philosophisch-historische Klasse, 978-3-7001-7658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni stuc, ni peinture : un traitement illusionniste des enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Boislève, K. Jardel, G. Tendron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l’Antiquité, Ier-IVe siècle, peinture, mosaïque, stuc et décor architectonique, actes du colloque de Caen, Service archéologique, conseil général du Calvados, 7-8 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d’un édifice mis au jour au sein de l’antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEHIS Éditions, pp.109-121, 2012, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers de chaux et décors architecturaux en Gaule de l'Antiquité au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Balmelle, Hélène Eristov et Florence Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors et espace architectural en Gaule : mosaïques, peinture, stuc, entre l'Antiquité et le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A venir, pp.663-673, 2011, Aquitania ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mobilier du grand bâtiment absidial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 667-671, 2011, Art, Archéologie &amp; Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de construction en Gaule romaine : apports de l'étude des mortiers de chaux et des terres cuites architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Carvais A. Guillermé V. Nègre et J. Sakarovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifices et Artifice, Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Picard, pp.401-410, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture murale au placage calcaire : données techniques sur les deux phases de décoration du frigidarium sud des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bragantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del X Congresso internazionale dell'AIPMA (Association internationale pour la peinture murale antique) : Napoli, 17-21 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Napoli : Università degli studi di Napoli "L'Orientale", pp.717-722, 2010, Annali. Sezione di archeologia e storia antica. Quaderno ISSN 1121-8452; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de construction des thermes gallo-romains du Vieil-Evreux (Eure) : entre preuves et indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Camporeale; Hélène Dessales; Antonio Pizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción I, Los procesos constructivos en el mundo romano : Italia y provincias occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Instituto de Arqueología de Mérida, pp.155-173, 2008, Anejos del Archivo español de arqueología ISSN 0561-3663; 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pierre à chaux au mortier : les indices du travail de la chaux sur les chantiers de construction gallo-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary, Jean-Pierre Gély et Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen : économie de la pierre de l'Antiquité à la fin des Temps modernes : [actes du colloque international "Pierres du patrimoine européen", Château-Thierry, du 18 au 21 octobre 2005]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Éd. du Comité des travaux historiques et scientifiques Château-Thierry : Patrimoine vivant, pp.403-409, 2008, Archéologie et histoire de l'art ISSN 1773-7133; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mosaïques d'Aleria (Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aicha Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïques en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Istria; Anne-Marie Guimier-Sorbets; Amina Aïcha Malek; Matthieu Poux, Oct 2022, Lyon, France. pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialised Bronze Age casting site in Aubervilliers (France, Seine-Saint-Denis), c. 1150-950 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ephese, Turquie. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et les étapes de la construction des salles de soutènement des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción. V, Man-made materials, engineering and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.251-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie en Région Centre « Détection, caractérisation et fouille des structures souterraines médiévales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre - Service régional de l’archéologie,; Institut national de recherches archéologiques préventives; Université François Rabelais de Tours; UMR 6173 CITERES - Laboratoire Archéologie et Territoires, Nov 2013, Orléans, France. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRES D'ARCHÉOLOGIE EN RÉGION CENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d'un édifice mis au jour au sein de l'antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine : approches croisées : actes du 23ème séminaire de l'Association française pour la peinture murale antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.109--122, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Le marché des matières premières dans l’Antiquité et au Moyen Âge. – D. Boisseuil, Chr. Rico, S. Gelichi éds. – Rome : École française de Rome, 2021. – 559 p. : bibliogr., ill., index – (Collection de l’École française de Rome, ISSN : 0223.5099 ; 563). – ISBN : 978.2.7283.1406.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domus de Marcus Tullius au temple de Fortune Auguste (Pompéi) : remploi de moellons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Villa of Diomedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement, Mortars, Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic dietary reconstruction: the case of “le Vigneau” site (ca. 4400 BC; Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétroarcheologie du mortier de chaux gallo-romain. Essai de reconstitution et d'interprétation des chaînes opératoires : du matériau au métier antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Coutelas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms in Roman seawater concrete: Archaeological analogue for validation of long-term ageing reactive transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructueux Jesugnon Sohounme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201, pp.108114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.108114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble Wall Revetment in Roman Times: Materials and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (1), pp.65 - 90. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/738158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05457134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléria – Mare Stagno 1. Fouille programmée (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corse, 2B - Haute Corse, pp.156267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marble and pitch: Original data on Roman wall revetment, the example of the Saint-Martin-au-Val sanctuary (Chartres, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104642. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire romain du Vigneau à Pussigny (Indre-et-Loire) : un lieu de mémoire, de vie et d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.49-85. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las pinturas de la domus de Can Cruzate de Iluro (Mataró). Estudio técnico y decorativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Guiral Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Íñiguez Berrozpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Muñoz Rufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Puerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’agglomération antique de &amp;lt;i&amp;gt;Cassinomagus&amp;lt;/i&amp;gt; au village de Chassenon (Charente) : un bilan des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.57-94. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de tuilier du haut Moyen Âge et sa production en forêt de Tronçais, à Isle-et-Bardais (Allier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.33575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Grand Font et Lieu-Dieu, nouvelles données sur l’aqueduc romain de Vesunna (Périgueux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed Roman Imperialism: An Unfinished Roman Aqueduct at Artaxata in Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkrtich Zardaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/8f82-fyw2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selinunt, Italien. Selinunt. Die Arbeiten des Jahres 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortwin Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Bücherl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Helas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Forschungsberichte des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.57-85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34780/efb.v0i3.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes et caractéristiques architecturales du bâti du centre historique de Bastia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Patrimoine architectural civil et militaire de la Corse : histoire, technique, conservation. colloque de la Société des sciences historiques et naturelles de la Corse, Bastia, Vendredi 17 novembre 2017, 764-765 (2018), pp.55-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03139782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic life reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Rivollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10816-018-9379-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Protocoles d’étude des mortiers anciens à l’usage des archéologues (Hors collection, 5), by S. Feneuille, J.-P. Letourneux, M. Bouchar, & V. Rondot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Projet Collectif de Recherches 2011-2014 pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Porta Ercolano : organisation, gestion et transformations d’une zone suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du Bronze final I-IIa du &amp;quot;Vigneau2&amp;quot; (Pussigny, Indre-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une capitale méconnue : la ville romaine d’Aléria (Corse) et sa parure urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129-2, pp.523-567. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.4527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01511332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antique Aléria. Une perspective scientifique élargie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brkojwitsch Gael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Corse. Richesses archéologiques de la Préhistoire à l'époque moderne, 370, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01882855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny « Le Vigneau », de la nécropole néolithique au village médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Courboin-Gresillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site médiéval de Lazer ; Du gypse sous le Castrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et circulation à partir du milieu du Ier s. p.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dossier "Cassinomagus. L'agglomération et ses thermes Résultats des recherches récentes (2003-2010) à Chassenon (Charente)", 28, pp.225-246. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Cassinomagus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.99-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le site de Chassenon, des premières recherches au présent dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/aquit.2012.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selection and use of lime mortars on the building sites of Roman Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentationes Litterarum Humanarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc de la Font Vieille à Antibes à la lumière des travaux du XVIIIe siècle et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2009.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers et bétons de Guéthary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, n° 21 p. 64-67, 3 ill. coul</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enduits peints lors des opérations d’archéologie préventive. Présentation de cas significatifs : La relève d’un important corpus d’enduits peints à Nîmes (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aqueduc antique de la Font Vieille à Antibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du plomb et activités commerciales en façade de la Casa del Salone Nero à Herculanum (VI, 12; VI, 14 et VI, 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Célié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (1), pp.368-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de &amp;lt;i&amp;gt;Mars Mullo&amp;lt;/i&amp;gt; chez les Aulerques Cénomans (Allonnes, Sarthe) V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. - IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : état des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61, pp.291-386. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2004.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Catté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH UMR 6566. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge. Rapport d'activités scientifiques 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 6566 CReAAH - LARA; SRA des Pays de la Loire, Nantes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxé, La Terne 2023 - Rapport de fouille et prospection géophysique - Fanum des Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Peignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sra Nouvelle-Aquitaine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monêtier-les-Bains (05), Le Clos des Pélenches, Occupation et carrière de travertin antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arkemine; SRA - PACA. 2022, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillebonne, sondages archéologiques de la place Félix Faure (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Spiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caux Seine Agglo; Conseil départemental du loiret (45). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), lycée Bertran de Born, boulevard Bertrand de Born, rue des Thermes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Michel-Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle-Aquitaine. 2022, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coupeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Occitanie. 2022, pp.1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonifacio : la villa romaine de Piantarella. Rapport de fouille programmée (campagne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Brkojewitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merkenbreack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2021, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgueux (24), Chaufferie biomasse du 70, Boulevard Bertran de Born et réseau de chaleur des Deux-Rives. Deux demeures dans la partie orientale de Vesunna : la domus à l'amour ailé et la domus à la vasque (VOLUME 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Hounieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Camille Arqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); Service régional de l'archéologie Nouvelle Aquitaine. 2020, pp.1472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de la plate-forme multimodale Lot 6, Dourges (62) : Wavrechin : évolution d’un site rural de la Protohistoire jusqu’à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jamai-Chipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Arkemine. 2020, vol. I - 226 p., vol. II - 211 p., vol. III - 408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassinomagus (Chassenon, Charente). L'agglomération et son ensemble monumental : chronologie, organisation et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01696792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du four au mur. Expérimentation de four à chaux et fresque antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mulliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fernández Díaz; G. Castillo Alcántara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiqva Pictvra: técnicas y procesos de ejecución, conservación y puesta en valor. Actas del XV Congreso Internacional AIPMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.581-584, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroarchaeological approach of Roman mortars, principles and methods: the case of the city of Arles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Bonetto; Simone Dilaria; Caterina Previato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Historic Mortars Conference (HMC 2025), Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizione Quasar, pp.173-175, 2025, Costruire nel mondo antico, 978-88-5491-636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les sites antiques (terrestres et sous-marins) d’Aléria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche (actes du colloque d’Ajaccio, novembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologia dei rivestimenti: gli intonaci bipartiti di Pompei, tra tecnica e decorazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dessales H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.170-187, 2022, Centre Jean Bérard (Etudes 13), 9782380500349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liéhon - villa de Larry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Laffite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.33-78, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints des thermes antiques d'Allonnes (Sarthe), fouille du pôle Curie Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 », p.45-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux et techniques des enduits de la pièce 10 de la villa de Schieren (Grand-Duché du Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sanyova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques (Actes du 31e colloque de l’AFPMA, Troyes, 23 et 24 novembre 2018), « Pictor, collection de l’AFPMA 9 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux dans la peinture murale gallo-romaine : l’apport des analyses à la compréhension d’un patrimoine technique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAVALIERI M., TOMASSINI P. (éd.) – La peinture murale antique, méthodes et apports d’une approche technique, actes du colloque international de Louvain-la-Neuve, 21 avril 2017, Edizioni Quasar, « Quaderni di AIRPA », Padova, 149-160.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pussigny “Le Vigneau” : une nécropole à quartiers socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LV, Association des Publications Chauvinoises, pp.275-287, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bronzier de la Rue Saint-Denis à Aubervilliers (Seine-Saint-Denis). Un artisanat spécialisé de l’étape moyenne du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.109-121, 2020, 2-913745-84-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydraulicité des mortiers antiques, entre préconçus et réalité : l’exemple des mortiers de tuileau et autres matériaux de Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fumadό Ortega Ivan; Bouffier Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-30, 2019, Archéologie méditerranéenne, 9791032002193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits fragmentaires. Leurs propriétés comme matériau de construction et leur remploi à Pompéi et en Gaule romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Vauxion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remployer, recycler, restaurer: les autres vies des enduits peints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-45, 2017, Collection de l'école française de Rome, 540, 978-2-7283-1272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chantier pour les dieux : La construction du Temple de Fortune à Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Agusta-Boularot; Sandrine Huber; William Van Andringa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chantiers de construction dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 534, École Française de Rome, pp.151-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Farnesina paintings in the Louvre? Stylistic and archaeometric analysis of some paintings from the Campana collection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mols; E. Moormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Context and Meanings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-374, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revêtements internes des aqueducs d’Arles et des moulins de Barbegal (Alpilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borau L., Borlenghi A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquae ductus : actualité de la recherche en France et en Espagne (Colloque international, 15-16/2/2013, Université Toulouse le Mirail, Université Lyon II, Casa de Velázquez)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.99-102, 2015, Aquitania. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil : Akten des XI. internationalen Kolloquiums der AIPMA (Association internationale pour la peinture murale antique), 13.-17. September 2010 in Ephesos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 468, Verlag der Österreichischen Akademie der Wissenschaften,, pp. 637-642, 2014, Denkschriften - Österreichische Akademie der Wissenschaften. Philosophisch-historische Klasse, 978-3-7001-7658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne Chambre des Métiers (colline Sainte-Croix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heckenbenner D. et Mondy M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques, Ier-IIIe p. C. I. Metz-Divodurum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.93-104, 2014, Pictor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d’un édifice mis au jour au sein de l’antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEHIS Éditions, pp.109-121, 2012, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni stuc, ni peinture : un traitement illusionniste des enduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Boislève, K. Jardel, G. Tendron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l’Antiquité, Ier-IVe siècle, peinture, mosaïque, stuc et décor architectonique, actes du colloque de Caen, Service archéologique, conseil général du Calvados, 7-8 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-205, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers de chaux et décors architecturaux en Gaule de l'Antiquité au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Balmelle, Hélène Eristov et Florence Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors et espace architectural en Gaule : mosaïques, peinture, stuc, entre l'Antiquité et le haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A venir, pp.663-673, 2011, Aquitania ; 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mobilier du grand bâtiment absidial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 667-671, 2011, Art, Archéologie &amp; Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chantiers de construction en Gaule romaine : apports de l'étude des mortiers de chaux et des terres cuites architecturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Carvais A. Guillermé V. Nègre et J. Sakarovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifices et Artifice, Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Picard, pp.401-410, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peinture murale au placage calcaire : données techniques sur les deux phases de décoration du frigidarium sud des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bragantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del X Congresso internazionale dell'AIPMA (Association internationale pour la peinture murale antique) : Napoli, 17-21 settembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Napoli : Università degli studi di Napoli "L'Orientale", pp.717-722, 2010, Annali. Sezione di archeologia e storia antica. Quaderno ISSN 1121-8452; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier de construction des thermes gallo-romains du Vieil-Evreux (Eure) : entre preuves et indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bertaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Camporeale; Hélène Dessales; Antonio Pizzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción I, Los procesos constructivos en el mundo romano : Italia y provincias occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Instituto de Arqueología de Mérida, pp.155-173, 2008, Anejos del Archivo español de arqueología ISSN 0561-3663; 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pierre à chaux au mortier : les indices du travail de la chaux sur les chantiers de construction gallo-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary, Jean-Pierre Gély et Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen : économie de la pierre de l'Antiquité à la fin des Temps modernes : [actes du colloque international "Pierres du patrimoine européen", Château-Thierry, du 18 au 21 octobre 2005]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Éd. du Comité des travaux historiques et scientifiques Château-Thierry : Patrimoine vivant, pp.403-409, 2008, Archéologie et histoire de l'art ISSN 1773-7133; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mosaïques d'Aleria (Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aicha Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïques en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Istria; Anne-Marie Guimier-Sorbets; Amina Aïcha Malek; Matthieu Poux, Oct 2022, Lyon, France. pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04769987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specialised Bronze Age casting site in Aubervilliers (France, Seine-Saint-Denis), c. 1150-950 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet IDF/FRM : Femmes et alimentation dans les premières sociétés agropastorales (Ve - IIIe millénaires av. J.-C., France) : une approche bio-anthropologique. Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR 7055 PréTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole Chambon du Vigneau (Pussigny, Indre-et-Loire) : un lieu à vocation funéraire pour une communauté de pasteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hauzeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrom Johanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e colloque interrégional sur le Néolithique « Statut des objets, des lieux et des Hommes au Néolithique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and diet at the beginning of farming (5th – 3rd millennium BC, France): a bio-anthropological aproach. Presentation of IDF/FRM project and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Tacail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In-Hoppe (INED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre les supports de peinture et la fonction des espaces dans le balnéaire de la villa de Damblain (Vosges, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ephese, Turquie. pp.637-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques et les étapes de la construction des salles de soutènement des thermes de Longeas (Chassenon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la construcción. V, Man-made materials, engineering and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.251-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires d’Archéologie en Région Centre « Détection, caractérisation et fouille des structures souterraines médiévales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Centre - Service régional de l’archéologie,; Institut national de recherches archéologiques préventives; Université François Rabelais de Tours; UMR 6173 CITERES - Laboratoire Archéologie et Territoires, Nov 2013, Orléans, France. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souterrain et habitat rural du Moyen Âge : huit sites découverts dans le cadre de l’archéologie préventive dans l’ouest de la France et au sud de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRES D'ARCHÉOLOGIE EN RÉGION CENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor d'un édifice mis au jour au sein de l'antique Cassinomagus (Chassenon, Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enduits peints en Gaule romaine : approches croisées : actes du 23ème séminaire de l'Association française pour la peinture murale antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.109--122, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.artehis.7329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Le marché des matières premières dans l’Antiquité et au Moyen Âge. – D. Boisseuil, Chr. Rico, S. Gelichi éds. – Rome : École française de Rome, 2021. – 559 p. : bibliogr., ill., index – (Collection de l’École française de Rome, ISSN : 0223.5099 ; 563). – ISBN : 978.2.7283.1406.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03809960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domus de Marcus Tullius au temple de Fortune Auguste (Pompéi) : remploi de moellons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Villa of Diomedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Carrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Chapelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement, Mortars, Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach to Neolithic dietary reconstruction: the case of “le Vigneau” site (ca. 4400 BC; Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Salazar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétroarcheologie du mortier de chaux gallo-romain. Essai de reconstitution et d'interprétation des chaînes opératoires : du matériau au métier antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Peignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104642" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mu&#241;oz Rufo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Puerta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galouye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6905" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Lichtenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkrtich Zardaryan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schreiber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/8f82-fyw2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33575" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortwin Dally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Albers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike B&#252;cherl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/efb.v0i3.1008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4527" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QRGLQ0V2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojwitsch Gael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02131561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soulas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1780" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03811034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vigot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mols" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565980v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.7329" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Malek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simenetti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;audre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0076" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrom" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Power" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fructueux Jesugnon Sohounme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.108114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/738158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galouye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939947v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#205;&#241;iguez Berrozpe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mu&#241;oz Rufo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Puerta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Lichtenberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkrtich Zardaryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schreiber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/8f82-fyw2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortwin Dally" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Albers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike B&#252;cherl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Helas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/efb.v0i3.1008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrom Johanna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-018-9379-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hauzeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QRGLQ0V2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojwitsch Gael" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauzeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courboin-Gresillaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02131561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bonnamour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hourcade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.971" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soulas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2012.982" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiaretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Peignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213408v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michel-Gazeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merkenbreack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hounieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux L&#233;a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kazek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03811034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roguet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vigot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burlot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mols" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.7329" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allag" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Malek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simenetti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092982v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Goude" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Power" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02010811v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550873v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#233;audre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bujard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03809960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0076" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goude" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrom" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Power" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>