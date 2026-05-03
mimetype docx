--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -72,10953 +72,11339 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of lithogenic dissolution from subantarctic volcanic islands on the regional marine silicon cycle</w:t>
+                <w:t xml:space="preserve">An intermediary scale setup to measure O 2 fractionation factors of aquatic biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Cotard</w:t>
+                <w:t xml:space="preserve">Nicolas Bienville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Deteix</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Vivier</w:t>
+                <w:t xml:space="preserve">Sarah Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406309v1</w:t>
+                <w:t xml:space="preserve">hal-05587907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Le Corre</w:t>
+                <w:t xml:space="preserve">Olivier Jossoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Douville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05426370v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics Modulated Long‐Term Weathering Inputs From the East Asian Continent and Tropical Island Arc to the South China Sea Since the Late Oligocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic and environmental impacts on source-to-sink processes in SW Taiwan since the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bertaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjun Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zhimin Jian</w:t>
+                <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05076292v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouchet</w:t>
+                <w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia E. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...76 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
-[...9631 lines deleted...]
-                <w:t xml:space="preserve">hal-03417050v1</w:t>
+                <w:t xml:space="preserve">hal-02950476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
+                <w:t xml:space="preserve">Variability of the Deep‐Water Inputs From the Adriatic and Aegean Seas Over the Period of Sapropel S1 Deposition Based on Foraminiferal Nd Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Paul</w:t>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Piel</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Sauze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Jiawang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059158v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl118971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic and environmental impacts on source-to-sink processes in SW Taiwan since the last deglaciation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rock Art uranium-thorium and radiocarbon cross-dating at Altamira cave, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05237354v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 379, pp.109900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Vi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant impact of lithogenic dissolution from subantarctic volcanic islands on the regional marine silicon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (12), pp.3711-3724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Woong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.109663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonics Modulated Long‐Term Weathering Inputs From the East Asian Continent and Tropical Island Arc to the South China Sea Since the Late Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl114500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the sources and dispersion of sediments on the Sunda Shelf based on the investigation of rare earth element concentrations and Nd isotope compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefa Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Abd. Rahim Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 685, pp.122807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Seawater Nd Isotope Signatures Extracted From Foraminiferal Shells and Authigenic Phases From Volcanogenic Sediments of the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pinna‐jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gc011992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogenous Si Isotopic Composition in Coastal Groundwater: Controls on Dissolved Silicon and Groundwater Discharge Along Indian Coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarath Pullyottum Kavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramananda Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. S. S. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B S K Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gb008706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U/Th Dating of Secondary Carbonate Deposits in Underground Galleries of Fourvière Hill (Lyon, France) Reveals a Water Supply System in Operation From the Roman Period to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.70049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the deep-water masses of the Eastern Mediterranean Sea during the last interglacial maximum - New constraints from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 360, pp.109391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jossoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.91 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-14-91-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new multimethod approach for dating cave calcite: application to the cave of Trou du Renard (Soyons, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.247 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-6-247-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep regolith weathering controls δ&amp;lt;sup&amp;gt;30&amp;lt;/sup&amp;gt;Si composition of groundwater under contrasting landuse in tropical watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarath Pullyottum Kavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramananda Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Deformation Along a Strike‐Slip Plate Boundary: The Uplifted Marine Terraces of the Gulf of Aqaba and Tiran Island, at the Southern End of the Dead Sea Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons‐branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023tc007977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climatic and Environmental Impacts on the Sedimentation of the SW Taiwan Margin Since the Last Deglaciation: Geochemical and Mineralogical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bertaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien‐shun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023PA004745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Oligocene−Miocene evolution of deep-water circulation in the abyssal South China Sea: Insights from Nd isotopes of fossil fish teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (8), pp.620-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52042.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating human activities in caves through the study of broken structures: The case of the Saint-Marcel cave (France) during the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1543-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09649-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertaz Joffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.121954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia E Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04351509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of Pa in the Atlantic sector of the Southern Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of changes in sea level and East Asian monsoon on sediment transport on the Sunda Shelf since the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefa Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), pp.e2023JF007335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JF007335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of respiration and photosynthesis fractionation factors for atmospheric dioxygen inferred from a vegetation-soil-atmosphere analogue of the terrestrial biosphere in closed chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.1047-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1047-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene Depositional History of Low-Lying Reef-Rim Carbonate Islets of Fakarava Atoll, Northwest Tuamotu, Central South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13120389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrigenous provenance of late Oligocene–Miocene sediments in the central basin of the South China Sea and its implications for chemical weathering and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 462, pp.107098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Taviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Stolarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04170119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced weathering input from South Asia to the Indian Ocean since the late Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2023.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First cross dating (U/Th-14C) of calcite covering rock paintings in Africa: The case of the Lovo Massif, Democratic Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Sarath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604, pp.120883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial Variability in Intermediate Ocean Circulation and Indian Monsoonal Weathering Inputs During the Last Deglaciation and Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-series and radiocarbon cross dating of speleothems from Nerja Cave (Spain): Evidence of open system behavior. Implication for the Spanish rock art chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.107634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved neodymium isotopes in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjördis Störling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toste Tanhua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.143-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03659873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A silicon isotopic perspective on the contribution of diagenesis to the sedimentary silicon budget in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivia Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 327, pp.298-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raanan Carmieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kucklick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of low level of actinium 227 in seawater and freshwater by isotope dilution and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.103986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-series dating of carbonate accretions reveals late Neolithic age for the rock paintings in Cangyuan, southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.101127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">231Pa and 230Th in the Arctic Ocean: Implications for boundary scavenging and 231Pa230Th fractionation in the Eurasian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gdaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Valk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Rutgers van Der Loeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532, pp.119380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium isotopes in the Southeast Atlantic Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.103042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furu Mienis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the Holocene development history of a Pacific, low-lying coral reef island: Takapoto Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.105947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium and protactinium isotopes as tracers of marine particle fluxes and deep water circulation in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gdaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwater flowpaths and residence times inferred by 14 C, 36 Cl and 4 He isotopes in the Continental Intercalaire aquifer (North-Western Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560, pp.11 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antarctic Intermediate Water penetration into the Northern Indian Ocean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500, pp.67 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wienberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link between Indian monsoon rainfall and physical erosion in the Himalayan system during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.3452 - 3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental OBT/TFWT Ratios Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (4), pp.1248-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/FST11-A12656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing Sediment Sources in a Subtropical Agricultural Catchment of Southern Brazil Cultivated With Conventional and Conservation Farming Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.1426-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02631110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribuição do tempo de residência em um grande aquífero livre–semiconfinado nos Pampas Argentinos usando traçadores 3H/3He e CFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. M. Quiroz Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glok Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1107 - 1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1378-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive hydrothermal activity revealed by multi-tracer survey in the Wallis and Futuna region (SW Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Konn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (21), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the French national tritiated-water standard by helium-3 mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tartès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (23), pp.157 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.11.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01834019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reference waters” in French laboratories involved in tritium monitoring: how tritium-free are they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baglan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2014003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved helium distribution in the Oxfordian and Dogger deep aquifers of the Meuse/Haute-Marne area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1511-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3He mass spectrometry for very low-level measurement of organic tritium in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2009.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepwater mantle 3 He plumes over the northern Mid-Atlantic Ridge (36°N-40°N) and the Azores Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean‐baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of tritium in the terrestrial and aquatic environments of the Creys-Malville nuclear power plant (2002–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for quantitative analysis of helium isotopes in sediment pore-waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (11), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2007.5.425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and recent tritium levels in Arctic and Antarctic polar caps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245 (1-2), pp.56 à 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00375468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental tritium in the vicinity of Creys-Malville nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.S765-S770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950476v1</w:t>
+                <w:t xml:space="preserve">J Radford-Knoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intense CH4 plumes generated by serpentinization of ultramafic rocks at the intersection of the 15°20′N fracture zone and the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Etoubleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62 (13), pp.2323-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00138-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GG (Gas Graphitisation) : un banc de graphitisation polyvalent et évolutif, complémentaire d’AGE3 pour ECHoMICADAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Refrain 2023 &amp; 20 ans du LMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette (CEA Saclay), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11028,654 +11414,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03779202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03338337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium/Helium-3 dating of groundwaters around Chernobyl site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bugai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2010 : Earth, Energy, and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Knoxville, Tennessee, United States. pp.A301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulty in assessing low 3H, 14C and 36Cl concentrations in old groundwaters and its implication for groundwater dating. Andra 2007-2008 drilling program (Meuse, Haute-Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting : "Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11685,170 +12071,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03721919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11995,51 +12381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cotard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deteix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjun Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Wan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfa Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefa Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd. Rahim Mohamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52042.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bertaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien&#8208;shun Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ribot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.01.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216893v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007335" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154081v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Ma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Huang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13120389" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103623" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj&#246;rdis St&#246;rling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toste Tanhua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107634" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101127" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103986" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467573v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gdaniec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Levier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119380" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105947" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467753v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.12.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Ma" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJRN83W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006762" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202270v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12656" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Quiroz Londo&#241;o" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glok Galli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1378-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyader" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tart&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.11.126" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663785v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZCT3N5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200600v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFL23DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean&#8208;baptiste" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001765" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.01.010" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQL1N07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116437v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baumier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.425" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THS6DKGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116263v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-112" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417050v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bougault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donval" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Etoubleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00138-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLZG8HLR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237354v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610106v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugai" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551896v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bienville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bertaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Levier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cotard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deteix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70243" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjun Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Wan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfa Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefa Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd. Rahim Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ribot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien&#8208;shun Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52042.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007335" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13120389" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.01.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103623" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107634" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj&#246;rdis St&#246;rling" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toste Tanhua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101127" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gdaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119380" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301330v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105947" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Ma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJRN83W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006762" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202270v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12656" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587461v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Quiroz Londo&#241;o" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glok Galli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1378-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyader" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tart&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.11.126" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.006" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZCT3N5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFL23DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107653v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean&#8208;baptiste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001765" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.01.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQL1N07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baumier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.425" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THS6DKGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116263v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-112" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417050v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bougault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Etoubleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00138-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLZG8HLR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610106v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551896v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>