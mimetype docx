--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -72,11050 +72,11050 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of the Deep‐Water Inputs From the Adriatic and Aegean Seas Over the Period of Sapropel S1 Deposition Based on Foraminiferal Nd Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl118971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock Art uranium-thorium and radiocarbon cross-dating at Altamira cave, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 379, pp.109900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Vi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant impact of lithogenic dissolution from subantarctic volcanic islands on the regional marine silicon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (12), pp.3711-3724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Woong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.109663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonics Modulated Long‐Term Weathering Inputs From the East Asian Continent and Tropical Island Arc to the South China Sea Since the Late Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl114500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Seawater Nd Isotope Signatures Extracted From Foraminiferal Shells and Authigenic Phases From Volcanogenic Sediments of the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Pinna‐jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gc011992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the sources and dispersion of sediments on the Sunda Shelf based on the investigation of rare earth element concentrations and Nd isotope compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefa Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Abd. Rahim Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 685, pp.122807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U/Th Dating of Secondary Carbonate Deposits in Underground Galleries of Fourvière Hill (Lyon, France) Reveals a Water Supply System in Operation From the Roman Period to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.70049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogenous Si Isotopic Composition in Coastal Groundwater: Controls on Dissolved Silicon and Groundwater Discharge Along Indian Coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarath Pullyottum Kavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramananda Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. S. S. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B S K Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gb008706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the deep-water masses of the Eastern Mediterranean Sea during the last interglacial maximum - New constraints from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 360, pp.109391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jossoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.91 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-14-91-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new multimethod approach for dating cave calcite: application to the cave of Trou du Renard (Soyons, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.247 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-6-247-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep regolith weathering controls δ&amp;lt;sup&amp;gt;30&amp;lt;/sup&amp;gt;Si composition of groundwater under contrasting landuse in tropical watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarath Pullyottum Kavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramananda Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Oligocene−Miocene evolution of deep-water circulation in the abyssal South China Sea: Insights from Nd isotopes of fossil fish teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (8), pp.620-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52042.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climatic and Environmental Impacts on the Sedimentation of the SW Taiwan Margin Since the Last Deglaciation: Geochemical and Mineralogical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bertaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tien‐shun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023PA004745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Deformation Along a Strike‐Slip Plate Boundary: The Uplifted Marine Terraces of the Gulf of Aqaba and Tiran Island, at the Southern End of the Dead Sea Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons‐branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023tc007977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertaz Joffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.121954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating human activities in caves through the study of broken structures: The case of the Saint-Marcel cave (France) during the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1543-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09649-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia E Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04351509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of changes in sea level and East Asian monsoon on sediment transport on the Sunda Shelf since the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengfa Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefa Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), pp.e2023JF007335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JF007335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of Pa in the Atlantic sector of the Southern Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiocarbon dating on echo micadas, LSCE, Gif-sur-Yvette, France: new and updated chemical procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Delibrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2023.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of respiration and photosynthesis fractionation factors for atmospheric dioxygen inferred from a vegetation-soil-atmosphere analogue of the terrestrial biosphere in closed chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.1047-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1047-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene Depositional History of Low-Lying Reef-Rim Carbonate Islets of Fakarava Atoll, Northwest Tuamotu, Central South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13120389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrigenous provenance of late Oligocene–Miocene sediments in the central basin of the South China Sea and its implications for chemical weathering and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 462, pp.107098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Taviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Stolarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04170119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced weathering input from South Asia to the Indian Ocean since the late Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2023.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial Variability in Intermediate Ocean Circulation and Indian Monsoonal Weathering Inputs During the Last Deglaciation and Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Sarath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604, pp.120883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First cross dating (U/Th-14C) of calcite covering rock paintings in Africa: The case of the Lovo Massif, Democratic Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Heimlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-series and radiocarbon cross dating of speleothems from Nerja Cave (Spain): Evidence of open system behavior. Implication for the Spanish rock art chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.107634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved neodymium isotopes in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjördis Störling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toste Tanhua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.143-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03659873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raanan Carmieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A silicon isotopic perspective on the contribution of diagenesis to the sedimentary silicon budget in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivia Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Brzezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 327, pp.298-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kucklick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia E. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of low level of actinium 227 in seawater and freshwater by isotope dilution and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.103986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-series dating of carbonate accretions reveals late Neolithic age for the rock paintings in Cangyuan, southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.101127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">231Pa and 230Th in the Arctic Ocean: Implications for boundary scavenging and 231Pa230Th fractionation in the Eurasian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gdaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Valk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Rutgers van Der Loeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532, pp.119380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium isotopes in the Southeast Atlantic Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.103042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the Holocene development history of a Pacific, low-lying coral reef island: Takapoto Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aubanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.105947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furu Mienis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorium and protactinium isotopes as tracers of marine particle fluxes and deep water circulation in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gdaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwater flowpaths and residence times inferred by 14 C, 36 Cl and 4 He isotopes in the Continental Intercalaire aquifer (North-Western Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560, pp.11 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antarctic Intermediate Water penetration into the Northern Indian Ocean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500, pp.67 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative timing of precipitation and ocean circulation changes in the western equatorial Atlantic over the last 45 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Lougheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1315-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-1315-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wienberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link between Indian monsoon rainfall and physical erosion in the Himalayan system during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (9), pp.3452 - 3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaojie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental OBT/TFWT Ratios Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (4), pp.1248-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/FST11-A12656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing Sediment Sources in a Subtropical Agricultural Catchment of Southern Brazil Cultivated With Conventional and Conservation Farming Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.1426-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02631110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribuição do tempo de residência em um grande aquífero livre–semiconfinado nos Pampas Argentinos usando traçadores 3H/3He e CFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. M. Quiroz Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glok Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1107 - 1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-016-1378-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive hydrothermal activity revealed by multi-tracer survey in the Wallis and Futuna region (SW Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Konn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (21), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the French national tritiated-water standard by helium-3 mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tartès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (23), pp.157 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.11.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01834019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reference waters” in French laboratories involved in tritium monitoring: how tritium-free are they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baglan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2014003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved helium distribution in the Oxfordian and Dogger deep aquifers of the Meuse/Haute-Marne area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1511-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3He mass spectrometry for very low-level measurement of organic tritium in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baglan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2009.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepwater mantle 3 He plumes over the northern Mid-Atlantic Ridge (36°N-40°N) and the Azores Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean‐baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GC001765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of tritium in the terrestrial and aquatic environments of the Creys-Malville nuclear power plant (2002–2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for quantitative analysis of helium isotopes in sediment pore-waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (11), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2007.5.425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past and recent tritium levels in Arctic and Antarctic polar caps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245 (1-2), pp.56 à 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00375468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental tritium in the vicinity of Creys-Malville nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.S765-S770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Radford-Knoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intense CH4 plumes generated by serpentinization of ultramafic rocks at the intersection of the 15°20′N fracture zone and the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Etoubleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62 (13), pp.2323-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00138-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intermediary scale setup to measure O 2 fractionation factors of aquatic biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bienville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jossoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and environmental impacts on source-to-sink processes in SW Taiwan since the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bertaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Bertaz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tien-Shun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950476v1</w:t>
-              </w:r>
-[...10515 lines deleted...]
-                <w:t xml:space="preserve">hal-03417050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11172,93 +11172,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -11271,51 +11271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GG (Gas Graphitisation) : un banc de graphitisation polyvalent et évolutif, complémentaire d’AGE3 pour ECHoMICADAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11323,51 +11323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Refrain 2023 &amp; 20 ans du LMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette (CEA Saclay), France</w:t>
@@ -11441,77 +11441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11566,90 +11566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
@@ -11678,103 +11678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t>
@@ -11803,90 +11803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium/Helium-3 dating of groundwaters around Chernobyl site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bugai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11928,77 +11928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulty in assessing low 3H, 14C and 36Cl concentrations in old groundwaters and its implication for groundwater dating. Andra 2007-2008 drilling program (Meuse, Haute-Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12085,103 +12085,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12381,51 +12381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bienville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bertaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Levier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cotard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deteix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70243" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjun Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Wan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfa Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefa Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd. Rahim Mohamed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ribot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien&#8208;shun Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52042.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007335" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13120389" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.01.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103623" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wilson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107634" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj&#246;rdis St&#246;rling" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toste Tanhua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103986" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101127" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gdaniec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119380" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301330v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105947" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897030v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Ma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJRN83W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006762" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202270v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12656" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587461v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Quiroz Londo&#241;o" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glok Galli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1378-y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyader" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tart&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.11.126" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211172v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.006" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZCT3N5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFL23DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107653v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean&#8208;baptiste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001765" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.01.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQL1N07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116437v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baumier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.425" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375468v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THS6DKGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116263v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-112" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417050v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bougault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Etoubleau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00138-0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLZG8HLR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610106v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551896v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl118971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Levier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Cotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deteix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjun Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Wan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna&#8208;jamme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengfa Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefa Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Abd. Rahim Mohamed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caffy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52042.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bertaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien&#8208;shun Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004745" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ribot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons&#8208;branchu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007977" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JF007335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180413v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.46" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F Montaggioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13120389" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154081v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqi Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107098" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.01.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Wilson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Heimlich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103623" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107634" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj&#246;rdis St&#246;rling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toste Tanhua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.01.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103986" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101127" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467573v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gdaniec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Rutgers van Der Loeff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119380" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301330v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aubanel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105947" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467753v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897030v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifang Ma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGJRN83W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn B&#246;hm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Lougheed" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1315-2018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791077v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Joussain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006762" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202270v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST11-A12656" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Quiroz Londo&#241;o" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glok Galli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1378-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyader" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.07.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tart&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.11.126" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211172v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2014003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZCT3N5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2009.10.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTFL23DB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107653v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean&#8208;baptiste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001765" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.01.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQL1N07F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baumier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2007.5.425" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375468v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THS6DKGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-112" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417050v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bougault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Etoubleau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00138-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLZG8HLR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587907v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bienville" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiorini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tien-Shun Lin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345711v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610106v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugai" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551896v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>