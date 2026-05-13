--- v0 (2026-04-02)
+++ v1 (2026-05-13)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -209,1904 +209,2012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">But why do followers have a multi-platform following behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par monts et par vaux : comprendre la consommation des navetteurs entre mobilité et temps contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
+              <w:t xml:space="preserve">41e Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056222v1</w:t>
+                <w:t xml:space="preserve">hal-05580874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative approach to the influence of Nova and NutriScore on food choice behaviour and product perception. The case of yoghurts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">But why do followers have a multi-platform following behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mann David S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+              <w:t xml:space="preserve">24th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015811v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User’s perception and acceptance of Metaverse in education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative approach to the influence of Nova and NutriScore on food choice behaviour and product perception. The case of yoghurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Germon</w:t>
+                <w:t xml:space="preserve">Mann David S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference | DTS – 2024 (2nd edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital transformation for society, May 2024, Naple, Italy</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972040v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the influence of nutritional applications during the in-store shopping act on food consumption behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User’s perception and acceptance of Metaverse in education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Dubreuil</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Trends Conference (IMTC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMTC, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference | DTS – 2024 (2nd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital transformation for society, May 2024, Naple, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954495v1</w:t>
+                <w:t xml:space="preserve">hal-04972040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Edtech shape the future of education? The acceptance of Metaverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive approach to the influence of nutritional applications during the in-store shopping act on food consumption behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Baudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on finance, economics, management and it business (FEMIB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication INSTICC, Apr 2023, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">Marketing Trends Conference (IMTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMTC, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938082v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation par les marques de symboles sous-culturels : telle est la voie ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tiercelin</w:t>
+                <w:t xml:space="preserve">Can the Edtech shape the future of education? The acceptance of Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'afm : Responsabilité(s) et pratiques du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française du marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">5th international conference on finance, economics, management and it business (FEMIB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication INSTICC, Apr 2023, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954535v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus perceptuels des parties prenantes de la mise en place d’un Métaverse dans le secteur des EdTech : la technologie disruptive au service d’une nouvelle expérience apprenante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’appropriation par les marques de symboles sous-culturels : telle est la voie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'afm : Responsabilité(s) et pratiques du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française du marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558123v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la mobilité sur le comportement générationnel du e-consommateur - luxe entre tradition et modernité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Processus perceptuels des parties prenantes de la mise en place d’un Métaverse dans le secteur des EdTech : la technologie disruptive au service d’une nouvelle expérience apprenante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">DTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558102v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications nutritionnelles : Approche économétrique des facteurs explicatifs du comportement de consommation alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">Impact de la mobilité sur le comportement générationnel du e-consommateur - luxe entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ascencia Business School « Comprendre et agir dans une société en mutation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IMTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558115v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the trend of subcultural dissemination and appropriation into mainstream marketing: When Luxury plays it Geek</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+                <w:t xml:space="preserve">Applications nutritionnelles : Approche économétrique des facteurs explicatifs du comportement de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+                <w:t xml:space="preserve">P. Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP, 2022, Roma, France</w:t>
+              <w:t xml:space="preserve">Colloque Ascencia Business School « Comprendre et agir dans une société en mutation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977743v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le luxe c’est geek ? Etude exploratoire de l’appropriation par les marques de symboles sous-culturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding the trend of subcultural dissemination and appropriation into mainstream marketing: When Luxury plays it Geek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP, 2022, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213976v1</w:t>
+                <w:t xml:space="preserve">hal-03977743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du nutri-score sur le comportement d’achat des consommateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Noël</w:t>
+                <w:t xml:space="preserve">Le luxe c’est geek ? Etude exploratoire de l’appropriation par les marques de symboles sous-culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077695v1</w:t>
+                <w:t xml:space="preserve">hal-04213976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding followers' cross-platform tracking behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la mesure de l’identité sociale sur l’estime de soi : application à l’adolescente consommatrice de maquillage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hélène</w:t>
+                <w:t xml:space="preserve">L’impact du nutri-score sur le comportement d’achat des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées normandes de recherche sur la consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment adapter notre relation client : client hier, partenaire demain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports de la mesure de l’identité sociale sur l’estime de soi : application à l’adolescente consommatrice de maquillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Heslot-Guillot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">20èmes journées normandes de recherche sur la consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223929v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the dissemination of a subculture through consumption. Investigating the geek culture case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment adapter notre relation client : client hier, partenaire demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heslot-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference (ACR), E-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505781v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalité dans le secteur hôtelier de luxe : Le cadeau de bienvenue à l’épreuve de la satisfaction de l’expérience de service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Salvadore</w:t>
+                <w:t xml:space="preserve">Measuring the dissemination of a subculture through consumption. Investigating the geek culture case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence de l’Association Francophone de Management du Tourisme (AFMAT),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference (ACR), E-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505746v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des discours de la perception identitaire des comportements alimentaires : le cas des Vegans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitalité dans le secteur hôtelier de luxe : Le cadeau de bienvenue à l’épreuve de la satisfaction de l’expérience de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salvadore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence de l’Association Francophone de Management du Tourisme (AFMAT),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505392v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de l’image de marque des entreprises du prêt-à-porter de luxe lors d’un processus de dématérialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des discours de la perception identitaire des comportements alimentaires : le cas des Vegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse exploratoire de l’image de marque des entreprises du prêt-à-porter de luxe lors d’un processus de dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchais Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2116,540 +2224,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing the Metaverse: User perception and acceptance of the Metaverse in education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Arami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Germon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 173, pp.108804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2025.108804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du comportement de suivi multiplateforme des followers : Une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (162), pp.33-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.162.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of ethical cosmetics: Health behaviors during the COVID ‐19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of social identity among secondary school groups : the case of the make-up market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s), consommation et adolescence : proposition d’une échelle de mesure de l’identité sociale de l’adolescente consommatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (3), pp.103-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.163.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2659,117 +2767,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2779,288 +2887,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les risques d'une atteinte à la &amp;lt;i&amp;gt;e-réputation&amp;lt;/i&amp;gt; d'une entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasmoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.249-251, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le digital modifie-t-il les comportements des plus jeunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.43-45, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels risques juridiques la transformation digitale fait-elle peser sur les entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasmoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.243-245, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3207,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990056v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiercelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heslot-Guillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salvadore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108804" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasmoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990056v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05580874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Germon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiercelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heslot-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salvadore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Arami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasmoles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05326020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05337080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>