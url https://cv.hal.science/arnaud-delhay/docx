--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Delhay-Lorrain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de ConférencesIRISA - EXPRESSION / Univ Rennes - IUT de Lannion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de synthèse vocale neuronale à l’épreuve des données d’apprentissage non dédiées : les livres audio amateurs en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intermodalité et multimodalité en traitement automatique des langues, 63 (2), pp.41--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Linguistic Corpus Reduction with SCP algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLIa00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Deepfake Source Tracing using Multi-Attribute Open-Set Identification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1528-1532, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2025-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrase Generation Evaluation Powered by an LLM: A Semantic Metric, Not a Lexical One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialForge: simulating the social internet to provide realistic training against influence operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaPLUIE - une mesure automatique d’évaluation de la qualité sémantique des systèmes de paraphrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.605-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de Génération de Texte en Domaine Spécifique, Cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay-Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Text Generation to Fight Disinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France. pp.80--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Pronunciation Scoring for L1 Using Weighted-Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLT 2022 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing performance of different set-covering strategies for linguistic content optimization in speech corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Versatile Multi-Layered Description of Speech Corpora Using Algebraic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Charonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for multimodal pervasive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Networked and Electronic Media (NEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proportion analogique en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing set-covering strategies for optimal corpus design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Language Resources and Evaluation (LREC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Relaxation for Optimal Corpus Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ISCA Tutorial and Research Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et premières expériences en apprentissage par analogie dans les séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.31--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Equations in Sequences: Definition and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Grammatical Inference (ICGI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving analogical equations for learning by analogy with sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage automatique (CAp 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la qualité moyenne des algorithmes anytime à contrat sur un intervalle de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Multiple Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Scheduling and Planning meet Real-time monitoring in a Dynamic and Uncertain World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shlomo Zilberstein; Abdel-Illah Mouaddib, Jul 1999, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Average Quality of Anytime Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Monitoring and Control of Real-Time Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Dissimilarity: definition, algorithms and first experiments in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5694, INRIA. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d'analogie et distance sur un alphabet défini par des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5244, INRIA. 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy on Sequences : a Definition and an Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4969, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Delhay-Lorrain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de ConférencesIRISA - EXPRESSION / Univ Rennes - IUT de Lannion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de synthèse vocale neuronale à l’épreuve des données d’apprentissage non dédiées : les livres audio amateurs en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intermodalité et multimodalité en traitement automatique des langues, 63 (2), pp.41--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Linguistic Corpus Reduction with SCP algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLIa00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Deepfake Source Tracing using Multi-Attribute Open-Set Identification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1528-1532, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2025-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrase Generation Evaluation Powered by an LLM: A Semantic Metric, Not a Lexical One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialForge: simulating the social internet to provide realistic training against influence operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaPLUIE - une mesure automatique d’évaluation de la qualité sémantique des systèmes de paraphrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.605-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de Génération de Texte en Domaine Spécifique, Cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay-Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Text Generation to Fight Disinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France. pp.80--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Pronunciation Scoring for L1 Using Weighted-Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLT 2022 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing performance of different set-covering strategies for linguistic content optimization in speech corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Versatile Multi-Layered Description of Speech Corpora Using Algebraic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Charonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for multimodal pervasive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Networked and Electronic Media (NEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proportion analogique en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing set-covering strategies for optimal corpus design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Language Resources and Evaluation (LREC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Relaxation for Optimal Corpus Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ISCA Tutorial and Research Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et premières expériences en apprentissage par analogie dans les séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.31--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Equations in Sequences: Definition and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Grammatical Inference (ICGI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving analogical equations for learning by analogy with sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage automatique (CAp 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la qualité moyenne des algorithmes anytime à contrat sur un intervalle de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Multiple Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Scheduling and Planning meet Real-time monitoring in a Dynamic and Uncertain World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shlomo Zilberstein; Abdel-Illah Mouaddib, Jul 1999, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Average Quality of Anytime Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Monitoring and Control of Real-Time Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Dissimilarity: definition, algorithms and first experiments in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5694, INRIA. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d'analogie et distance sur un alphabet défini par des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5244, INRIA. 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy on Sequences : a Definition and an Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4969, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Wadoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLIa00225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-2001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemesle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Oliveri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay-Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boeffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Wadoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLIa00225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-2001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Oliveri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay-Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boeffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>