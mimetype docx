--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Delhay-Lorrain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de ConférencesIRISA - EXPRESSION / Univ Rennes - IUT de Lannion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de synthèse vocale neuronale à l’épreuve des données d’apprentissage non dédiées : les livres audio amateurs en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intermodalité et multimodalité en traitement automatique des langues, 63 (2), pp.41--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Linguistic Corpus Reduction with SCP algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLIa00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Deepfake Source Tracing using Multi-Attribute Open-Set Identification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1528-1532, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2025-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrase Generation Evaluation Powered by an LLM: A Semantic Metric, Not a Lexical One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialForge: simulating the social internet to provide realistic training against influence operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaPLUIE - une mesure automatique d’évaluation de la qualité sémantique des systèmes de paraphrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.605-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de Génération de Texte en Domaine Spécifique, Cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay-Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Text Generation to Fight Disinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France. pp.80--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Pronunciation Scoring for L1 Using Weighted-Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLT 2022 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing performance of different set-covering strategies for linguistic content optimization in speech corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Versatile Multi-Layered Description of Speech Corpora Using Algebraic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Charonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for multimodal pervasive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Networked and Electronic Media (NEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proportion analogique en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing set-covering strategies for optimal corpus design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Language Resources and Evaluation (LREC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Relaxation for Optimal Corpus Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ISCA Tutorial and Research Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et premières expériences en apprentissage par analogie dans les séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.31--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Equations in Sequences: Definition and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Grammatical Inference (ICGI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving analogical equations for learning by analogy with sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage automatique (CAp 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la qualité moyenne des algorithmes anytime à contrat sur un intervalle de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Multiple Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Scheduling and Planning meet Real-time monitoring in a Dynamic and Uncertain World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shlomo Zilberstein; Abdel-Illah Mouaddib, Jul 1999, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Average Quality of Anytime Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Monitoring and Control of Real-Time Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Dissimilarity: definition, algorithms and first experiments in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5694, INRIA. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d'analogie et distance sur un alphabet défini par des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5244, INRIA. 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy on Sequences : a Definition and an Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4969, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Delhay-Lorrain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de ConférencesIRISA - EXPRESSION / Univ Rennes - IUT de Lannion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de synthèse vocale neuronale à l’épreuve des données d’apprentissage non dédiées : les livres audio amateurs en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intermodalité et multimodalité en traitement automatique des langues, 63 (2), pp.41--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Linguistic Corpus Reduction with SCP algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLIa00225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Deepfake Source Tracing using Multi-Attribute Open-Set Identification and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.1528-1532, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2025-2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraphrase Generation Evaluation Powered by an LLM: A Semantic Metric, Not a Lexical One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocialForge: simulating the social internet to provide realistic training against influence operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ParaPLUIE - une mesure automatique d’évaluation de la qualité sémantique des systèmes de paraphrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.605-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de Génération de Texte en Domaine Spécifique, Cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay-Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Text Generation to Fight Disinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France. pp.80--92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Pronunciation Scoring for L1 Using Weighted-Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLT 2022 - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing performance of different set-covering strategies for linguistic content optimization in speech corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Versatile Multi-Layered Description of Speech Corpora Using Algebraic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Charonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1501-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proportion analogique en apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent platform for multimodal pervasive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boëffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Networked and Electronic Media (NEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing set-covering strategies for optimal corpus design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Language Resources and Evaluation (LREC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Relaxation for Optimal Corpus Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boeffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ISCA Tutorial and Research Workshop on Speech Synthesis (SSW6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et premières expériences en apprentissage par analogie dans les séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.31--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving analogical equations for learning by analogy with sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage automatique (CAp 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Equations in Sequences: Definition and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Grammatical Inference (ICGI 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la qualité moyenne des algorithmes anytime à contrat sur un intervalle de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres nationales des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing Multiple Contract Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Zilberstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Scheduling and Planning meet Real-time monitoring in a Dynamic and Uncertain World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shlomo Zilberstein; Abdel-Illah Mouaddib, Jul 1999, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Average Quality of Anytime Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Monitoring and Control of Real-Time Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical Dissimilarity: definition, algorithms and first experiments in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5694, INRIA. 2005, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation d'analogie et distance sur un alphabet défini par des traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5244, INRIA. 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy on Sequences : a Definition and an Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4969, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Wadoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLIa00225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-2001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemesle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Oliveri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay-Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boeffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Wadoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLIa00225" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2025-2001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemesle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Oliveri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay-Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boeffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bayoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>